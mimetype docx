--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FED9A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FED9A60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FED9A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B21A036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B21A036" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B21A036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.4.2026 5:54:07</w:t>
+        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D49E735"/>
+    <w:nsid w:val="1822269D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF46B1C"/>
+    <w:nsid w:val="0CE441D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E9F47C9"/>
+    <w:nsid w:val="1C15C4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79840223"/>
+    <w:nsid w:val="7F618325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B1EE786"/>
+    <w:nsid w:val="233CCF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>