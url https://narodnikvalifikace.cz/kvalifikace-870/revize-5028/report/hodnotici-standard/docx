--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B21A036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B21A036" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B21A036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R519F685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR519F685A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR519F685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 7.5.2026 19:04:18</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1822269D"/>
+    <w:nsid w:val="02F78B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE441D3"/>
+    <w:nsid w:val="5098EA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C15C4C4"/>
+    <w:nsid w:val="0C6E9802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F618325"/>
+    <w:nsid w:val="298461A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="233CCF72"/>
+    <w:nsid w:val="697E23DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>