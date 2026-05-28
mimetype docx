--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R519F685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR519F685A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR519F685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D7BCB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D7BCB30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D7BCB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:21:57</w:t>
+        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02F78B4E"/>
+    <w:nsid w:val="238C9C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5098EA27"/>
+    <w:nsid w:val="69E65F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C6E9802"/>
+    <w:nsid w:val="488F1BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="298461A3"/>
+    <w:nsid w:val="70184AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="697E23DA"/>
+    <w:nsid w:val="01C48FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>