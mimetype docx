--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D7BCB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D7BCB30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D7BCB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R683C1AFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR683C1AFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR683C1AFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 28.5.2026 4:31:45</w:t>
+        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="238C9C1C"/>
+    <w:nsid w:val="63E68F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E65F2E"/>
+    <w:nsid w:val="407C6BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="488F1BCF"/>
+    <w:nsid w:val="15DC6057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70184AAF"/>
+    <w:nsid w:val="578609B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01C48FAE"/>
+    <w:nsid w:val="497A95E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>