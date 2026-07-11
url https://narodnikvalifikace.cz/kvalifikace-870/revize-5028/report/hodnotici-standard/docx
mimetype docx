--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R683C1AFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR683C1AFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR683C1AFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CF940BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CF940BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CF940BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 17.6.2026 14:49:06</w:t>
+        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63E68F78"/>
+    <w:nsid w:val="36C4F1DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="407C6BE0"/>
+    <w:nsid w:val="654848FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15DC6057"/>
+    <w:nsid w:val="003D7704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="578609B3"/>
+    <w:nsid w:val="3DC57454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="497A95E6"/>
+    <w:nsid w:val="00AF5B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>