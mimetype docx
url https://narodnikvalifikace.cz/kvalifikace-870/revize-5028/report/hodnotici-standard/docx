--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CF940BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CF940BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CF940BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D73ADA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D73ADA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D73ADA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 11.7.2026 9:13:19</w:t>
+        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36C4F1DB"/>
+    <w:nsid w:val="333E8651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="654848FA"/>
+    <w:nsid w:val="6B749328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="003D7704"/>
+    <w:nsid w:val="5D151EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DC57454"/>
+    <w:nsid w:val="6A351A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00AF5B7A"/>
+    <w:nsid w:val="1D237A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>