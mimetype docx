--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D73ADA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D73ADA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D73ADA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1262A89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1262A89E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1262A89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 31.7.2026 23:12:49</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="333E8651"/>
+    <w:nsid w:val="22CB0E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B749328"/>
+    <w:nsid w:val="377A9880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D151EBD"/>
+    <w:nsid w:val="320DC6CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A351A16"/>
+    <w:nsid w:val="2CF7BAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D237A62"/>
+    <w:nsid w:val="43E86241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>