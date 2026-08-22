--- v7 (2026-08-21)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1262A89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1262A89E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1262A89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE725B11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE725B11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE725B11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň dvě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5042,51 +5042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13777,51 +13777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23736,51 +23736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26139,51 +26139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27696,51 +27696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28278,84 +28278,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka plavání, 22.8.2026 1:13:13</w:t>
+        <w:t>Instruktor/instruktorka plavání, 22.8.2026 2:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22CB0E09"/>
+    <w:nsid w:val="2AE1FF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28441,51 +28441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377A9880"/>
+    <w:nsid w:val="096AF8A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28571,51 +28571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="320DC6CC"/>
+    <w:nsid w:val="02F95FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28701,51 +28701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CF7BAB2"/>
+    <w:nsid w:val="749A29A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28831,51 +28831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43E86241"/>
+    <w:nsid w:val="202BFD66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>