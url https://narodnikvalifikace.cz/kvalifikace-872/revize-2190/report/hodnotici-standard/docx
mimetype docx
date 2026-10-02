--- v8 (2026-09-10)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R738FA12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR738FA12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR738FA12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E394D1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E394D1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E394D1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4422,51 +4422,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5731,51 +5731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15271,51 +15271,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terminologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20296,51 +20296,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21272,51 +21272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23236,51 +23236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23921,84 +23921,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 10.9.2026 19:23:57</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CA46880"/>
+    <w:nsid w:val="278B9258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24084,51 +24084,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="074D70BA"/>
+    <w:nsid w:val="38B82F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>