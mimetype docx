--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E394D1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E394D1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E394D1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B45E1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B45E1C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B45E1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1120,51 +1120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4422,51 +4422,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5731,51 +5731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,95 +6264,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13736" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13051" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="13056" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7831,442 +7831,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotoví:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4932"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4947"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="4947"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="4947"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="4947"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="4947"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="4947"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevostaveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5196"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyřízne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5196"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="5196"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5196"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="5196"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5196"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvor,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="5196"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="5196"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="5196"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="5196"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="5196"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dveřmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="5196"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="5196"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="5196"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="5196"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8817,6505 +8817,6709 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6612"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="6612"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6612"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6612"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dodanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="6612"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6612"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="6612"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="6612"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="6612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6862"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6862"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6862"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manipulaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="6862"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="6862"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="6862"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="7111"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>volbu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7111"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seřizování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="7111"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="7111"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>běžnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="7111"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="7111"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevoobráběcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="7111"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="7111"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="7111"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="7111"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="7111"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="7111"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7577"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7347"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="7591"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7361"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7591"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="7591"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="7591"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="7591"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7591"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="7361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7596"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8062"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="8062"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8062"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="8062"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="8062"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="8062"/>
+        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>"Praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8062"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="8062"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="8062"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="8062"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="8062"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="8062"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požaduje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="8062"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stručné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="8062"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="8062"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8292"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="8292"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="8292"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8292"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="8292"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="8292"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="8292"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhajoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="8292"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="8292"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8292"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8292"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8527"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8297"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8763"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="8763"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8763"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="8763"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="8763"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="8763"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="8763"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="8763"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="8763"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="8763"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přihlížet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="8763"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>především</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="8763"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8763"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="8763"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="8532"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8993"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="609" w:y="8993"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="609" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8993"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8993"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8993"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="8993"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8993"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8993"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8993"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="8993"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="8993"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotoveného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="8993"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9228"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9463"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="9463"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="9463"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="9463"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9463"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="9463"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9463"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>respektovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="9463"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="9463"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="9463"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="9463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="9463"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="9463"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="9233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9694"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9929"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9699"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9943"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9943"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9713"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9943"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3420</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="9943"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="9943"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="9943"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="9943"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="9943"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kreslení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="9943"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="9943"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="9943"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="9713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10179"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9948"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10193"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10193"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10193"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3431</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="10193"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kreslení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="10193"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="9963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10428"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10198"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10443"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10443"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10212"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10443"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3487</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="10443"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="10443"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10443"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10443"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10678"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10692"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10692"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10692"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="10692"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tesařské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="10692"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spoje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="10692"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="10692"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10927"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10697"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10942"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10942"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10711"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10942"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="10942"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dřevěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="10942"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="10942"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="10942"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11177"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10947"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11191"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="11191"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>336</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11191"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Konstrukční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="11191"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="11191"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="11191"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rozměry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="11191"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovolené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="11191"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odchylky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11427"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11196"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11441"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="11441"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11211"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>912</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11441"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="11441"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11441"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="11441"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="11441"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="11441"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="11441"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="11441"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="11441"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hmoždíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="11441"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="11441"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11676"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11446"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11691"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="11691"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11460"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11691"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11691"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="11691"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="11691"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11691"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="11691"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="11691"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="11691"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="11691"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="11691"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="11691"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="11691"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="11691"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="11691"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="11691"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10267" w:y="11460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="11921"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="11921"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výšky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="11921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="11921"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="11921"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12156"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11926"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12171"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12171"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11940"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12171"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0540</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="12171"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="12171"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="12171"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tepelná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12171"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="12171"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="12171"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="12171"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="12171"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(izolace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="12171"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="12171"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="12171"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="12171"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="12171"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parozábran)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12406"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12641"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="12641"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="12411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="12641"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="12411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12641"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12876"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="12876"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="12876"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="12876"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12876"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12876"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="12876"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="12876"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12876"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="12876"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="12876"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tesařských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="12876"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="12876"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="12876"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posoudí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10324" w:y="12876"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10324" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13107"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="13107"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="13107"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="13107"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="13107"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="13107"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13107"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orientovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="13107"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="13107"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="13107"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13342"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="13342"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="13342"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="13342"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="13342"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="13342"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="13342"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rýsování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="13342"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="13342"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="13342"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozkreslování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13342"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="13342"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="13342"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="13342"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13572"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevostaveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="13572"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13572"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="13572"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="13572"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="13572"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13572"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věcně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="13572"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="13572"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="13572"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13572"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13572"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tesařských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="13572"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="13572"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="13572"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="13572"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="13342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13803"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="13803"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="13803"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="13803"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="13803"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13803"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terminologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13803"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zdůvodnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="13803"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="13803"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="13803"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="13803"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="13803"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="13803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13803"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="13803"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="13803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="13572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14033"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypočítá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="14033"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="14033"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="14033"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusovník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="14033"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="14033"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="14033"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="14033"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="14033"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="14033"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="14033"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="14033"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="14033"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="14033"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="14033"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="14033"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14263"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevostaveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="14263"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="14033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14263"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="14263"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="14033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="14263"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="14033"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14499"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="14499"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="14499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="14499"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14499"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14499"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="14499"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="14499"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="14499"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="14499"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="14499"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="14499"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14499"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posoudí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="14499"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14729"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="14729"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="14729"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14729"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="14729"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14729"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="14729"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="14729"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14729"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14729"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14729"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="14729"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="14729"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dodržuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="14729"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>logickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="14729"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14959"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14959"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="14959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="14959"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navržený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="14959"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="14959"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="14959"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nároky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="14959"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="14959"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="14959"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="14729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15195"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="15195"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="15195"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="15195"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="15195"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="15195"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15195"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevoobráběcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="15195"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="15195"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ručních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="15195"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="15195"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="15195"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="15195"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="15195"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="15195"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sleduje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="15195"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15425"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuzuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="888" w:y="15425"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="888" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="15425"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="15425"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="15425"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="15425"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="15425"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="15425"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="15425"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="15425"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="15425"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="15425"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="15425"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="15425"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="15425"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="15425"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="15195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15655"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="15655"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terminologii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Spojování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukčních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masivních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevostaveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevěnými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovovými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="15660"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spojovacími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15407,4791 +15611,4587 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="5683" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="5683" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5447" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="2159"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Spojování</w:t>
+        <w:t>prostředky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>posoudí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věcnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečova</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2159"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="211" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Výroba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="2159"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>konstrukčních</w:t>
+        <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="2159"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>masivních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevostaveb:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>posoudí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>orientuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10353" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyrobí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>druhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masivního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevostaveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhodnotí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věcnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1767" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupu.Tolerovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>drobné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nepřesnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Samostatně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přesně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhotoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masivního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="187" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použitím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nástrojů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodrží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složitosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>množství</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="3081"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvků.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="888" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vysvětlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lepící</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>směsi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(lepidlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přísady)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lepení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílců</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masivního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10161" w:y="3311"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyřezávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavebních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otvorů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otvorů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>instalace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sleduje,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="3546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnotí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zručnost,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věcná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="3777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časového</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vzhledem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složitosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="4007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osazování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>izolačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parozábran</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>difuzních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fólií:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sleduje,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věcně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správné,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>včetně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ch)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osazování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavebních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otvorů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>okny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dveřmi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sleduje,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otvor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="4708"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oknem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="532" w:y="4938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dveřmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="4938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="4938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="4938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="201" w:y="5173"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Impregnace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5173"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavebních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="5173"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="2159"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="2159"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="2159"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevostaveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="2159"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>dřevěnými</w:t>
+        <w:t>ochrannými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="2159"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>látkami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="5173"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="2159"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>kovovými</w:t>
+        <w:t>povrchová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="2159"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>spojovacími</w:t>
+        <w:t>úprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="5173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>prostředky:</w:t>
-[...5 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="2389"/>
+        <w:t>nátěrovými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmotami,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fasádními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ručně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2389"/>
-[...33 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="2389"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>posoudí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ošetření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masivního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrannou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>látkou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevokazným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>škůdcům.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dále</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdílnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nátěr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nástřik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ponor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="5634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="5865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="5865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="201" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílců</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podsestav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyšších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>funkčních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>posuzuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologickou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="6100"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="2389"/>
-[...356 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10353" w:y="2625"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompletace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10185" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>používá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2855"/>
-[...169 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="2855"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provedené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6561"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6796"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlastním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oděvem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obuví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="7031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="2855"/>
-[...2387 lines deleted...]
-          <w:rStyle w:val="C28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="7031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrannými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...1411 lines deleted...]
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="7266"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="7031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="7266"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="7031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8064"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7829"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8064"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7829"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8404"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8169"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20202,79 +20202,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10128"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10128"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10468"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20296,51 +20296,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21031,51 +21031,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -21272,51 +21272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23236,51 +23236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23921,84 +23921,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce masivních bloků dřevostaveb, 2.10.2026 4:01:28</w:t>
+        <w:t>Výrobce masivních bloků dřevostaveb, 22.10.2026 9:26:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="278B9258"/>
+    <w:nsid w:val="4538B0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24084,51 +24084,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B82F17"/>
+    <w:nsid w:val="6AF31BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>