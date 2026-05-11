--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB6F207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB6F207" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB6F207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5491B7A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5491B7A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5491B7A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 19.4.2026 23:19:12</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 19.4.2026 23:19:12</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 19.4.2026 23:19:12</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B733D8C"/>
+    <w:nsid w:val="3978D353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>