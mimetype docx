--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5491B7A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5491B7A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5491B7A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EAFB9EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EAFB9EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EAFB9EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.5.2026 7:51:07</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3978D353"/>
+    <w:nsid w:val="76B0301E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>