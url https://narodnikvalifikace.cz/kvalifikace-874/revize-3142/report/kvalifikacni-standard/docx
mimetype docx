--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EAFB9EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EAFB9EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EAFB9EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314C3F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314C3F6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314C3F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.5.2026 11:47:49</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76B0301E"/>
+    <w:nsid w:val="3B26E3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>