--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314C3F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314C3F6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314C3F6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D48A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D48A7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D48A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 21:54:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B26E3D0"/>
+    <w:nsid w:val="401CC436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>