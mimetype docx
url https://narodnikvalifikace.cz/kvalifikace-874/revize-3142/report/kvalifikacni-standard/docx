--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D48A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D48A7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D48A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FBE605B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FBE605B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FBE605B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.6.2026 23:19:01</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="401CC436"/>
+    <w:nsid w:val="3A20C1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>