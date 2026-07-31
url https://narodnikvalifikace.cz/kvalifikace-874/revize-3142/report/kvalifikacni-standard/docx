--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FBE605B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FBE605B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FBE605B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C76DCDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C76DCDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C76DCDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 11.7.2026 6:41:08</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A20C1FA"/>
+    <w:nsid w:val="5C2CE53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>