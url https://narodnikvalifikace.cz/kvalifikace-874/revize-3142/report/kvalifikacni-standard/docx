--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C76DCDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C76DCDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C76DCDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R341A08E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR341A08E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR341A08E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 31.7.2026 16:54:39</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C2CE53D"/>
+    <w:nsid w:val="57872EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>