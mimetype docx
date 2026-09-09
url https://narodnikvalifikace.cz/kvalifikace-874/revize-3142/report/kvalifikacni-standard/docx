--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R341A08E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR341A08E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR341A08E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD8DAD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD8DAD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD8DAD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného výrobku i k časovému hledisku zvládání operací. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP a PO, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP a PO, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2820,84 +2820,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 20.8.2026 19:59:44</w:t>
+        <w:t>Dělník/dělnice výroby drobných dřevěných výrobků, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57872EB0"/>
+    <w:nsid w:val="5D4C2957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>