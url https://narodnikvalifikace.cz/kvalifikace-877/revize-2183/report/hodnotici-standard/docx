--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18BA2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18BA2840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18BA2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A5476F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A5476F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A5476F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 19.4.2026 21:25:09</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34F70CBA"/>
+    <w:nsid w:val="2B6D580F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E88103"/>
+    <w:nsid w:val="644414B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="654CFDDE"/>
+    <w:nsid w:val="257E935F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2085FC4F"/>
+    <w:nsid w:val="6DCBDA1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A675544"/>
+    <w:nsid w:val="6094AFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>