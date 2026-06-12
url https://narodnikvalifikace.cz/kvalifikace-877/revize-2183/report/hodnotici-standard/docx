--- v1 (2026-05-11)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A5476F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A5476F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A5476F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FABFAAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FABFAAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FABFAAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.5.2026 4:53:49</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B6D580F"/>
+    <w:nsid w:val="6697DB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="644414B1"/>
+    <w:nsid w:val="79E42940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="257E935F"/>
+    <w:nsid w:val="2A36FA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DCBDA1A"/>
+    <w:nsid w:val="573AAA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6094AFDF"/>
+    <w:nsid w:val="24EC5C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>