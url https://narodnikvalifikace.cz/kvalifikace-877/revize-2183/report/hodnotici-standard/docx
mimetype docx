--- v2 (2026-06-12)
+++ v3 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FABFAAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FABFAAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FABFAAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40CB0F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40CB0F2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40CB0F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 14:14:52</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6697DB72"/>
+    <w:nsid w:val="76C6CCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79E42940"/>
+    <w:nsid w:val="0BB4394D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A36FA24"/>
+    <w:nsid w:val="01B47294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="573AAA9B"/>
+    <w:nsid w:val="377B6885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24EC5C9E"/>
+    <w:nsid w:val="386FB19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>