--- v3 (2026-06-12)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40CB0F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40CB0F2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40CB0F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D90B844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D90B844" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D90B844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 12.6.2026 16:08:44</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76C6CCAA"/>
+    <w:nsid w:val="260D8A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB4394D"/>
+    <w:nsid w:val="337D4517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01B47294"/>
+    <w:nsid w:val="742A08A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="377B6885"/>
+    <w:nsid w:val="54B85548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="386FB19F"/>
+    <w:nsid w:val="0BBC0453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>