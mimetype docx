--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D90B844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D90B844" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D90B844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B7CE49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B7CE49B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B7CE49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 11.7.2026 5:23:31</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="260D8A82"/>
+    <w:nsid w:val="06D7D1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="337D4517"/>
+    <w:nsid w:val="7C3F533C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="742A08A7"/>
+    <w:nsid w:val="48F24F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54B85548"/>
+    <w:nsid w:val="20B1CA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BBC0453"/>
+    <w:nsid w:val="4AF304C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>