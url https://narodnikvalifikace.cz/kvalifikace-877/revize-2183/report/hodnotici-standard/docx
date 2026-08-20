--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B7CE49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B7CE49B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B7CE49B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E0BB0F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E0BB0F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E0BB0F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2668,51 +2668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4756,51 +4756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5791,51 +5791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7175,51 +7175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,84 +7748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 31.7.2026 13:15:58</w:t>
+        <w:t>Operátor strojů pro olepování bočních ploch v nábytkářské výrobě, 20.8.2026 21:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06D7D1B0"/>
+    <w:nsid w:val="4A387E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7911,51 +7911,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C3F533C"/>
+    <w:nsid w:val="6B95BA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8041,51 +8041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48F24F31"/>
+    <w:nsid w:val="43818366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8171,51 +8171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20B1CA24"/>
+    <w:nsid w:val="1856D9C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8301,51 +8301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4AF304C0"/>
+    <w:nsid w:val="1130708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>