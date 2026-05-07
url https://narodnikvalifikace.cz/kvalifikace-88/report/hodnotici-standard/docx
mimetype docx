--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R732EAA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR732EAA1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR732EAA1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B46DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B46DE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B46DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 0:28:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3528BDC3"/>
+    <w:nsid w:val="735B7306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49CA3B0B"/>
+    <w:nsid w:val="47B2D7A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21B7D7EF"/>
+    <w:nsid w:val="47246864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="783E305B"/>
+    <w:nsid w:val="538062D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="078A422A"/>
+    <w:nsid w:val="52CB17FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>