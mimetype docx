--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B46DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B46DE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B46DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R713A3FB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR713A3FB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR713A3FB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:00:47</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="735B7306"/>
+    <w:nsid w:val="6177A76E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47B2D7A9"/>
+    <w:nsid w:val="372142AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47246864"/>
+    <w:nsid w:val="484A1E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="538062D6"/>
+    <w:nsid w:val="25550269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52CB17FC"/>
+    <w:nsid w:val="55292C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>