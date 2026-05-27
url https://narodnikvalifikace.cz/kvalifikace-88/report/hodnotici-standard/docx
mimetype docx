--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R713A3FB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR713A3FB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR713A3FB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DB6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DB6958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DB6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 16:59:15</w:t>
+        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6177A76E"/>
+    <w:nsid w:val="786D34C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="372142AB"/>
+    <w:nsid w:val="4B97D6A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="484A1E37"/>
+    <w:nsid w:val="4562F293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25550269"/>
+    <w:nsid w:val="3BF5582E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55292C2C"/>
+    <w:nsid w:val="40A97FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>