--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DB6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DB6958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DB6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C70A15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C70A15B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C70A15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 27.5.2026 23:51:53</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="786D34C5"/>
+    <w:nsid w:val="427E3CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B97D6A3"/>
+    <w:nsid w:val="73B211C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4562F293"/>
+    <w:nsid w:val="3F277A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BF5582E"/>
+    <w:nsid w:val="225C15ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40A97FF0"/>
+    <w:nsid w:val="111F4E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>