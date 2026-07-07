--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C70A15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C70A15B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C70A15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72B6A2EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72B6A2EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72B6A2EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 9:13:49</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="427E3CD7"/>
+    <w:nsid w:val="56E423FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73B211C0"/>
+    <w:nsid w:val="0130288B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F277A1F"/>
+    <w:nsid w:val="37D09801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="225C15ED"/>
+    <w:nsid w:val="1B4A20B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="111F4E59"/>
+    <w:nsid w:val="1BEACCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>