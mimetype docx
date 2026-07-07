--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72B6A2EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72B6A2EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72B6A2EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F80F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F80F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F80F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 11:07:18</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56E423FD"/>
+    <w:nsid w:val="1757BD3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0130288B"/>
+    <w:nsid w:val="29EB680A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37D09801"/>
+    <w:nsid w:val="0169E7D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B4A20B3"/>
+    <w:nsid w:val="27B049F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BEACCF0"/>
+    <w:nsid w:val="3689E5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>