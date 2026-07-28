--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F80F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F80F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F80F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32130DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32130DFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32130DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.7.2026 12:24:01</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1757BD3F"/>
+    <w:nsid w:val="583EC965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29EB680A"/>
+    <w:nsid w:val="7AE8608C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0169E7D6"/>
+    <w:nsid w:val="08DEF92D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27B049F8"/>
+    <w:nsid w:val="041BF8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3689E5B5"/>
+    <w:nsid w:val="1E72DAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>