--- v7 (2026-07-28)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32130DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32130DFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32130DFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470513A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470513A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470513A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 20:19:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="583EC965"/>
+    <w:nsid w:val="06A3CFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE8608C"/>
+    <w:nsid w:val="15F7E00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08DEF92D"/>
+    <w:nsid w:val="16575A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="041BF8FE"/>
+    <w:nsid w:val="3767B5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E72DAD0"/>
+    <w:nsid w:val="543782C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>