--- v8 (2026-07-28)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R470513A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR470513A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR470513A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DC9BCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DC9BCCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DC9BCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.7.2026 21:40:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06A3CFC3"/>
+    <w:nsid w:val="2D10B143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F7E00C"/>
+    <w:nsid w:val="02B21C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16575A66"/>
+    <w:nsid w:val="69880A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3767B5AD"/>
+    <w:nsid w:val="12B61A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="543782C7"/>
+    <w:nsid w:val="34F47B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>