--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DC9BCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DC9BCCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DC9BCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2136A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2136A78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2136A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 20.8.2026 14:34:36</w:t>
+        <w:t>Chovatel/chovatelka včel, 9.9.2026 18:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D10B143"/>
+    <w:nsid w:val="20980871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02B21C5B"/>
+    <w:nsid w:val="65D067D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69880A11"/>
+    <w:nsid w:val="6DA2D433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12B61A5E"/>
+    <w:nsid w:val="0CB6A545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34F47B64"/>
+    <w:nsid w:val="23E9FB58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>