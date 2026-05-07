--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF177C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF177C08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF177C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A9396ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A9396ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A9396ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.4.2026 7:07:41</w:t>
+        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19C0ABE0"/>
+    <w:nsid w:val="50283123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D7BE48"/>
+    <w:nsid w:val="65BC74B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40CCB4DE"/>
+    <w:nsid w:val="3F47E4C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0313A852"/>
+    <w:nsid w:val="53507602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D84362C"/>
+    <w:nsid w:val="0DA860AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>