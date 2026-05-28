--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A9396ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A9396ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A9396ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA4A4DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA4A4DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA4A4DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 7.5.2026 18:44:28</w:t>
+        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50283123"/>
+    <w:nsid w:val="7B236B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65BC74B0"/>
+    <w:nsid w:val="69EC54B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F47E4C3"/>
+    <w:nsid w:val="45F86F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53507602"/>
+    <w:nsid w:val="5C13FCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0DA860AC"/>
+    <w:nsid w:val="222BDEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>