--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA4A4DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA4A4DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA4A4DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17AA37F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17AA37F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17AA37F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 28.5.2026 4:20:03</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B236B63"/>
+    <w:nsid w:val="2EA3F60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69EC54B4"/>
+    <w:nsid w:val="63EA493F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45F86F61"/>
+    <w:nsid w:val="0ED8F2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C13FCFF"/>
+    <w:nsid w:val="2EE9D648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="222BDEF1"/>
+    <w:nsid w:val="3AD19C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>