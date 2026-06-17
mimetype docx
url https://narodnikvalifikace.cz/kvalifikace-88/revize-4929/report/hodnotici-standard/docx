--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17AA37F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17AA37F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17AA37F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EED79E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EED79E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EED79E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 14:21:45</w:t>
+        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EA3F60F"/>
+    <w:nsid w:val="763A97AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63EA493F"/>
+    <w:nsid w:val="464C5CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ED8F2DA"/>
+    <w:nsid w:val="1FEAA6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EE9D648"/>
+    <w:nsid w:val="6292A416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AD19C04"/>
+    <w:nsid w:val="51FCF0FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>