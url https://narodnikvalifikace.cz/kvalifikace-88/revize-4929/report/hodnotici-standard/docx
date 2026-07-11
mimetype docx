--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EED79E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EED79E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EED79E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R870F47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR870F47A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR870F47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 17.6.2026 15:54:32</w:t>
+        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="763A97AB"/>
+    <w:nsid w:val="09C2A10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464C5CC6"/>
+    <w:nsid w:val="008114DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FEAA6BF"/>
+    <w:nsid w:val="337023C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6292A416"/>
+    <w:nsid w:val="2AD1DCCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51FCF0FA"/>
+    <w:nsid w:val="465582D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>