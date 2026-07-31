--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R870F47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR870F47A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR870F47A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10ABEB85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10ABEB85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10ABEB85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 11.7.2026 6:24:31</w:t>
+        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09C2A10A"/>
+    <w:nsid w:val="64FFE987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="008114DE"/>
+    <w:nsid w:val="00E7C2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="337023C4"/>
+    <w:nsid w:val="023C512D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AD1DCCE"/>
+    <w:nsid w:val="2F7A4986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="465582D3"/>
+    <w:nsid w:val="0FF0BA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>