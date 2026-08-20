--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10ABEB85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10ABEB85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10ABEB85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1086342A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1086342A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1086342A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15988,51 +15988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16771,51 +16771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17474,84 +17474,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel/chovatelka včel, 31.7.2026 14:35:07</w:t>
+        <w:t>Chovatel/chovatelka včel, 20.8.2026 21:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64FFE987"/>
+    <w:nsid w:val="2EEBC3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17637,51 +17637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00E7C2D6"/>
+    <w:nsid w:val="68F25481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17767,51 +17767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="023C512D"/>
+    <w:nsid w:val="49543ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17897,51 +17897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F7A4986"/>
+    <w:nsid w:val="695B9EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18027,51 +18027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FF0BA16"/>
+    <w:nsid w:val="47402AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>