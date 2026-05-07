--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15C25736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15C25736" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15C25736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DE6F787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DE6F787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DE6F787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.4.2026 2:06:23</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C157BF0"/>
+    <w:nsid w:val="78024472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C02B69"/>
+    <w:nsid w:val="59DC8579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="157E98BC"/>
+    <w:nsid w:val="31E100DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>