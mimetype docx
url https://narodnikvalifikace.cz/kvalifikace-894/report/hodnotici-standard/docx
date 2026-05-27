--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DE6F787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DE6F787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DE6F787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R336D9D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR336D9D78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR336D9D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.5.2026 16:07:00</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78024472"/>
+    <w:nsid w:val="5FAAF81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59DC8579"/>
+    <w:nsid w:val="33ECB06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31E100DE"/>
+    <w:nsid w:val="46887BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>