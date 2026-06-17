--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R336D9D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR336D9D78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR336D9D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD368F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD368F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD368F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 28.5.2026 1:23:09</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FAAF81F"/>
+    <w:nsid w:val="79A15888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33ECB06E"/>
+    <w:nsid w:val="2B80A628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46887BE5"/>
+    <w:nsid w:val="3427394D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>