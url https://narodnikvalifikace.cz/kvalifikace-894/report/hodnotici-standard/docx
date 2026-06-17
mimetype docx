--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD368F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD368F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD368F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282ABBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282ABBD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282ABBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 9:35:11</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79A15888"/>
+    <w:nsid w:val="75D9FAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B80A628"/>
+    <w:nsid w:val="5B4439D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3427394D"/>
+    <w:nsid w:val="68E27DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>