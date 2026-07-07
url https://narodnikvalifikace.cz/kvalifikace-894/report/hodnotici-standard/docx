--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282ABBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282ABBD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282ABBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11199B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11199B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11199B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 17.6.2026 10:59:51</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75D9FAA3"/>
+    <w:nsid w:val="1C2774D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4439D2"/>
+    <w:nsid w:val="4E566527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68E27DEA"/>
+    <w:nsid w:val="53362EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>