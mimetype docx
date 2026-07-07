--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11199B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11199B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11199B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F2B5132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F2B5132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F2B5132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 13:42:58</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C2774D1"/>
+    <w:nsid w:val="5C3497A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E566527"/>
+    <w:nsid w:val="24D0C33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53362EE3"/>
+    <w:nsid w:val="00216188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>