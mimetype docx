--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F2B5132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F2B5132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F2B5132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R306490A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR306490A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR306490A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 7.7.2026 15:02:39</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C3497A7"/>
+    <w:nsid w:val="6FFDF9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24D0C33C"/>
+    <w:nsid w:val="2A741D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00216188"/>
+    <w:nsid w:val="3E6581A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>