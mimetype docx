--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R306490A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR306490A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR306490A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CC15F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CC15F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CC15F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 11:24:22</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FFDF9D9"/>
+    <w:nsid w:val="4BBF3C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A741D10"/>
+    <w:nsid w:val="5ABBCF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E6581A8"/>
+    <w:nsid w:val="52145F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>