--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CC15F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CC15F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CC15F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61D9CB93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61D9CB93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61D9CB93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 31.7.2026 12:41:16</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BBF3C0A"/>
+    <w:nsid w:val="40A4EB6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ABBCF0B"/>
+    <w:nsid w:val="3192539E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52145F7C"/>
+    <w:nsid w:val="6EF2EF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>