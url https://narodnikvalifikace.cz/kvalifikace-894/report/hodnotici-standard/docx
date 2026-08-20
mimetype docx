--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61D9CB93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61D9CB93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61D9CB93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DCB1C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DCB1C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DCB1C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 16:51:57</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40A4EB6E"/>
+    <w:nsid w:val="53928C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3192539E"/>
+    <w:nsid w:val="2942D96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EF2EF48"/>
+    <w:nsid w:val="434501FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>