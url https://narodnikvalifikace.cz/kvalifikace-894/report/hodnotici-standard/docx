--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DCB1C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DCB1C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DCB1C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DB03134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DB03134" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DB03134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12241,51 +12241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15284,51 +15284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni u zkoušky po celou dobu zkoušení uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16624,51 +16624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5,5 až 7,5 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadne 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,84 +17253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 20.8.2026 17:56:53</w:t>
+        <w:t>Metodik/metodička výcviku soukromých bezpečnostních činností, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53928C0A"/>
+    <w:nsid w:val="316E2B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17416,51 +17416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2942D96B"/>
+    <w:nsid w:val="4032CE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17546,51 +17546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="434501FE"/>
+    <w:nsid w:val="2C323687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>