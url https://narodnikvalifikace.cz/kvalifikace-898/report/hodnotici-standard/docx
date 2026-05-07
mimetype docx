--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R777E6762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR777E6762" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR777E6762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC20B2D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC20B2D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC20B2D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 20:25:23</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21BB56C0"/>
+    <w:nsid w:val="200214E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3686A0AC"/>
+    <w:nsid w:val="3A3CF6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64789B27"/>
+    <w:nsid w:val="1A20E6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3811A6ED"/>
+    <w:nsid w:val="062A092F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5582A7B5"/>
+    <w:nsid w:val="3F1755CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>