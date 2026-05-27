--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC20B2D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC20B2D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC20B2D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1178EBC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1178EBC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1178EBC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 16:07:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="200214E6"/>
+    <w:nsid w:val="6EF38D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A3CF6CB"/>
+    <w:nsid w:val="0553BE94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A20E6D6"/>
+    <w:nsid w:val="47E96DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="062A092F"/>
+    <w:nsid w:val="2B680AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F1755CB"/>
+    <w:nsid w:val="5A490ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>