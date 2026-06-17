--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1178EBC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1178EBC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1178EBC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA3FA21E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA3FA21E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA3FA21E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 27.5.2026 23:51:38</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EF38D04"/>
+    <w:nsid w:val="3603CED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0553BE94"/>
+    <w:nsid w:val="689A8363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47E96DC1"/>
+    <w:nsid w:val="1236E294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B680AE9"/>
+    <w:nsid w:val="5DD61A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A490ECE"/>
+    <w:nsid w:val="4CFEAAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>