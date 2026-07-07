--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA3FA21E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA3FA21E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA3FA21E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24350336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24350336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24350336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 9:14:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3603CED3"/>
+    <w:nsid w:val="5DD53397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="689A8363"/>
+    <w:nsid w:val="5E3797CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1236E294"/>
+    <w:nsid w:val="562ADEB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DD61A38"/>
+    <w:nsid w:val="0CEFBA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4CFEAAD1"/>
+    <w:nsid w:val="52F9FE5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>