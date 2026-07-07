--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24350336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24350336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24350336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3709F735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3709F735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3709F735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 11:07:12</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DD53397"/>
+    <w:nsid w:val="7E5BC492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E3797CC"/>
+    <w:nsid w:val="3CDB3D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="562ADEB5"/>
+    <w:nsid w:val="433DD5B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CEFBA37"/>
+    <w:nsid w:val="38575D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52F9FE5E"/>
+    <w:nsid w:val="7F830D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>