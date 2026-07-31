--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3709F735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3709F735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3709F735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A061028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A061028" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A061028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.7.2026 12:23:50</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E5BC492"/>
+    <w:nsid w:val="0DDF4840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDB3D52"/>
+    <w:nsid w:val="0A30310D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="433DD5B3"/>
+    <w:nsid w:val="5CBA978C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38575D9D"/>
+    <w:nsid w:val="5200DE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F830D23"/>
+    <w:nsid w:val="0401BECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>