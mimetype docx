--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A061028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A061028" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A061028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2C4728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2C4728" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2C4728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 12:40:45</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DDF4840"/>
+    <w:nsid w:val="403806A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A30310D"/>
+    <w:nsid w:val="5B3CA02D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CBA978C"/>
+    <w:nsid w:val="308286F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5200DE1F"/>
+    <w:nsid w:val="1A1C6A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0401BECD"/>
+    <w:nsid w:val="37391DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>