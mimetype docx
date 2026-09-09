--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2C4728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2C4728" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2C4728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2223F460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2223F460" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2223F460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3510,51 +3510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4770,51 +4770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5000,51 +5000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5573,84 +5573,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 14:36:13</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 20:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="403806A8"/>
+    <w:nsid w:val="09D03B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5736,51 +5736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B3CA02D"/>
+    <w:nsid w:val="5A7402A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="308286F9"/>
+    <w:nsid w:val="5ACC01AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A1C6A5F"/>
+    <w:nsid w:val="5095BDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6126,51 +6126,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37391DBC"/>
+    <w:nsid w:val="28FFF2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>