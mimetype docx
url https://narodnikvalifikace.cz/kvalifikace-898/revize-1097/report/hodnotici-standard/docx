--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R650B01AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR650B01AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR650B01AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDBE040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDBE040" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDBE040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 16.4.2026 21:52:11</w:t>
+        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73D875B0"/>
+    <w:nsid w:val="0EBBA9D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="493B37FA"/>
+    <w:nsid w:val="7CC9C3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23691842"/>
+    <w:nsid w:val="35CB18B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70A28A80"/>
+    <w:nsid w:val="576276AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40FB2872"/>
+    <w:nsid w:val="6CD3DD7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>