--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDBE040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDBE040" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDBE040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5AE11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5AE11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5AE11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 7.5.2026 18:14:02</w:t>
+        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EBBA9D1"/>
+    <w:nsid w:val="07273237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC9C3DA"/>
+    <w:nsid w:val="078B3E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35CB18B4"/>
+    <w:nsid w:val="2AC4B443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="576276AC"/>
+    <w:nsid w:val="3394225D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CD3DD7E"/>
+    <w:nsid w:val="1F7FAB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>