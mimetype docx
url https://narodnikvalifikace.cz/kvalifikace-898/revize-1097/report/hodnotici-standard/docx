--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5AE11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5AE11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5AE11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R254D129D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR254D129D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR254D129D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 28.5.2026 3:21:08</w:t>
+        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07273237"/>
+    <w:nsid w:val="03837437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="078B3E7F"/>
+    <w:nsid w:val="357DD05E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AC4B443"/>
+    <w:nsid w:val="60394050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3394225D"/>
+    <w:nsid w:val="6BD329D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F7FAB96"/>
+    <w:nsid w:val="31A22061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>