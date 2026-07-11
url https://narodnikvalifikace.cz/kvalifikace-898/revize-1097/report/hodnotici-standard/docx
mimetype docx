--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R254D129D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR254D129D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR254D129D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40277AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40277AA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40277AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 17.6.2026 13:07:30</w:t>
+        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03837437"/>
+    <w:nsid w:val="60720235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="357DD05E"/>
+    <w:nsid w:val="44B67666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60394050"/>
+    <w:nsid w:val="1B2B419D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BD329D8"/>
+    <w:nsid w:val="5BBAAA7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31A22061"/>
+    <w:nsid w:val="247645A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>