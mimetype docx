--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40277AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40277AA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40277AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD8599D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD8599D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD8599D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 11.7.2026 7:47:06</w:t>
+        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60720235"/>
+    <w:nsid w:val="1945E89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44B67666"/>
+    <w:nsid w:val="0681B7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B2B419D"/>
+    <w:nsid w:val="466C192B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BBAAA7B"/>
+    <w:nsid w:val="72954B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="247645A5"/>
+    <w:nsid w:val="6FEC44CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>