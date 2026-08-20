--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD8599D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD8599D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD8599D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A133D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A133D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A133D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 31.7.2026 14:34:51</w:t>
+        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1945E89E"/>
+    <w:nsid w:val="61FD60A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0681B7BC"/>
+    <w:nsid w:val="388EAE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="466C192B"/>
+    <w:nsid w:val="0F2A57F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72954B45"/>
+    <w:nsid w:val="4C8577AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FEC44CE"/>
+    <w:nsid w:val="7905F755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>