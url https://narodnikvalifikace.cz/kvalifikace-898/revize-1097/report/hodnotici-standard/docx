--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A133D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A133D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A133D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CCF9280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CCF9280" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CCF9280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5311,84 +5311,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér bezdrátových sítí, 20.8.2026 15:43:34</w:t>
+        <w:t>Montér bezdrátových sítí, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61FD60A7"/>
+    <w:nsid w:val="15161753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5474,51 +5474,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="388EAE02"/>
+    <w:nsid w:val="0D265818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5604,51 +5604,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F2A57F9"/>
+    <w:nsid w:val="4C0CE263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5734,51 +5734,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C8577AA"/>
+    <w:nsid w:val="6944E7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5864,51 +5864,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7905F755"/>
+    <w:nsid w:val="714B982A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>