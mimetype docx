--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716601C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716601C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716601C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R133293C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR133293C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR133293C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 16.4.2026 22:06:53</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7647A3CC"/>
+    <w:nsid w:val="625DDE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57F0BA08"/>
+    <w:nsid w:val="7E82468B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0848FDD3"/>
+    <w:nsid w:val="62F78E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D2AADB5"/>
+    <w:nsid w:val="05746B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="444489FE"/>
+    <w:nsid w:val="2DFFC90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>