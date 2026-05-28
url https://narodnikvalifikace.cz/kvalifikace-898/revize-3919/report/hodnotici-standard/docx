--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R133293C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR133293C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR133293C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R217AE919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR217AE919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR217AE919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 7.5.2026 20:08:54</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="625DDE82"/>
+    <w:nsid w:val="5761FCCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E82468B"/>
+    <w:nsid w:val="5B4960C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62F78E1B"/>
+    <w:nsid w:val="087082EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05746B68"/>
+    <w:nsid w:val="619387C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DFFC90E"/>
+    <w:nsid w:val="52E3CE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>