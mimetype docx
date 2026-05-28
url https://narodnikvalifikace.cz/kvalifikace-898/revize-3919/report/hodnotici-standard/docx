--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R217AE919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR217AE919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR217AE919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2314ABE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2314ABE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2314ABE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 4:31:02</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5761FCCD"/>
+    <w:nsid w:val="7E6E8C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4960C3"/>
+    <w:nsid w:val="65EE4232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="087082EA"/>
+    <w:nsid w:val="2001B54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="619387C8"/>
+    <w:nsid w:val="2C6CD615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52E3CE9D"/>
+    <w:nsid w:val="7648AD89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>