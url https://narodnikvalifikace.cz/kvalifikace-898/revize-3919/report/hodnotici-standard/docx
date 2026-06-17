--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2314ABE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2314ABE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2314ABE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26983CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26983CAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26983CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 28.5.2026 5:20:59</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E6E8C1B"/>
+    <w:nsid w:val="7A805489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65EE4232"/>
+    <w:nsid w:val="0E58DF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2001B54C"/>
+    <w:nsid w:val="45302B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C6CD615"/>
+    <w:nsid w:val="2D0ECC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7648AD89"/>
+    <w:nsid w:val="0C3E4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>