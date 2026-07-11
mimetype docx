--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26983CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26983CAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26983CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD8E75CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD8E75CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD8E75CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 17.6.2026 13:09:57</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A805489"/>
+    <w:nsid w:val="0364B7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E58DF9A"/>
+    <w:nsid w:val="5D714E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45302B4F"/>
+    <w:nsid w:val="5ECE4971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D0ECC0D"/>
+    <w:nsid w:val="0613CCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C3E4808"/>
+    <w:nsid w:val="207500E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>