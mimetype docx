--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD8E75CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD8E75CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD8E75CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E6F4625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E6F4625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E6F4625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 11.7.2026 6:25:25</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0364B7FF"/>
+    <w:nsid w:val="00F461A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D714E58"/>
+    <w:nsid w:val="42B3DC8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5ECE4971"/>
+    <w:nsid w:val="2C9D917E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0613CCE1"/>
+    <w:nsid w:val="31779918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="207500E8"/>
+    <w:nsid w:val="2318DC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>