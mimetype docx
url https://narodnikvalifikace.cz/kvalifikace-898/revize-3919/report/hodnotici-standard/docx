--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E6F4625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E6F4625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E6F4625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CCABE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CCABE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CCABE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 31.7.2026 16:16:04</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00F461A2"/>
+    <w:nsid w:val="365874FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42B3DC8F"/>
+    <w:nsid w:val="1ACB5F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C9D917E"/>
+    <w:nsid w:val="2B19247B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31779918"/>
+    <w:nsid w:val="67C3BA40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2318DC2B"/>
+    <w:nsid w:val="34A53FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>