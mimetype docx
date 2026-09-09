--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CCABE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CCABE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CCABE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34345310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34345310" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34345310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3212,51 +3212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4472,51 +4472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4702,51 +4702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5275,84 +5275,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka bezdrátových sítí, 20.8.2026 19:58:17</w:t>
+        <w:t>Montér/montérka bezdrátových sítí, 9.9.2026 22:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="365874FD"/>
+    <w:nsid w:val="0422009E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5438,51 +5438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ACB5F2C"/>
+    <w:nsid w:val="6C9FD83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5568,51 +5568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B19247B"/>
+    <w:nsid w:val="57D49668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5698,51 +5698,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67C3BA40"/>
+    <w:nsid w:val="6F5711F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5828,51 +5828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34A53FAC"/>
+    <w:nsid w:val="2826911F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>