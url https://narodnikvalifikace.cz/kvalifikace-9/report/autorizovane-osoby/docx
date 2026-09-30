--- v9 (2026-09-09)
+++ v10 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A1ACBB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A1ACBB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A1ACBB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11495A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11495A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11495A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:05:50</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:05:50</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2382,872 +2382,872 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nám. Republiky 86, 38001 Dačice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborné učiliště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soudní 988/1, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jana Palacha 711, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola dopravy, obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomická a technická Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zámecká 1, 56401 Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Univerzitní 3015, 76142 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13537"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13593"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13537"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13593"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní 356, 74715 Šilheřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:05:50</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4106,51 +4106,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:05:50</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>