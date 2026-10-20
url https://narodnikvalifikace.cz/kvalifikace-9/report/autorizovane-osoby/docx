--- v10 (2026-09-30)
+++ v11 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11495A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11495A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11495A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R130C34A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR130C34A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR130C34A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.10.2026 9:44:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.10.2026 9:44:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2133,51 +2133,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:t>Střední odborná škola obchodu a služeb, Olomouc, Štursova 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.10.2026 9:44:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4106,51 +4106,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 30.9.2026 2:31:59</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.10.2026 9:44:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>