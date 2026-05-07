--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B1998F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B1998F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B1998F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6417B639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6417B639" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6417B639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.4.2026 0:26:28</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D2C0B41"/>
+    <w:nsid w:val="051198FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C093F3C"/>
+    <w:nsid w:val="2291316B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AE174A6"/>
+    <w:nsid w:val="7AD8DF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2240A20E"/>
+    <w:nsid w:val="247CD234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>