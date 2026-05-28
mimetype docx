--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6417B639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6417B639" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6417B639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F66C15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F66C15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F66C15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.5.2026 17:03:03</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="051198FD"/>
+    <w:nsid w:val="37DB31EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2291316B"/>
+    <w:nsid w:val="0EBE0E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AD8DF25"/>
+    <w:nsid w:val="06764451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="247CD234"/>
+    <w:nsid w:val="3E248873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>