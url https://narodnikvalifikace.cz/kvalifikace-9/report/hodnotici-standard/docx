--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F66C15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F66C15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F66C15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F32A496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F32A496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F32A496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.5.2026 3:17:30</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37DB31EA"/>
+    <w:nsid w:val="4445F8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EBE0E9B"/>
+    <w:nsid w:val="35A98C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06764451"/>
+    <w:nsid w:val="172E43FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E248873"/>
+    <w:nsid w:val="05EBA84C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>