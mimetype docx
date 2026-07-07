--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F32A496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F32A496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F32A496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B90A4D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B90A4D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B90A4D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 17.6.2026 9:13:04</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4445F8D6"/>
+    <w:nsid w:val="48FFAAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35A98C3B"/>
+    <w:nsid w:val="154BC81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="172E43FB"/>
+    <w:nsid w:val="067DF75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05EBA84C"/>
+    <w:nsid w:val="6202D3A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>