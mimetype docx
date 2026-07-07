--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B90A4D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B90A4D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B90A4D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD493D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD493D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD493D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 10:58:02</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48FFAAC1"/>
+    <w:nsid w:val="52F35BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="154BC81B"/>
+    <w:nsid w:val="7DC513BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="067DF75D"/>
+    <w:nsid w:val="3ED8F28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6202D3A4"/>
+    <w:nsid w:val="46D1ABA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>