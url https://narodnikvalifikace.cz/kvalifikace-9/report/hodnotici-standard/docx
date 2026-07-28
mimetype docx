--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD493D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD493D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD493D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R397FA487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR397FA487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR397FA487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 7.7.2026 12:23:14</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52F35BCD"/>
+    <w:nsid w:val="66CDCEB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC513BA"/>
+    <w:nsid w:val="7451A740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3ED8F28F"/>
+    <w:nsid w:val="6FA6A542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46D1ABA6"/>
+    <w:nsid w:val="17F90E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>