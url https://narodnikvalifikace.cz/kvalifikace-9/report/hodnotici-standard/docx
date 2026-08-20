--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R397FA487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR397FA487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR397FA487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB848AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB848AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB848AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 28.7.2026 6:38:57</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66CDCEB5"/>
+    <w:nsid w:val="28098C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7451A740"/>
+    <w:nsid w:val="41E92AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FA6A542"/>
+    <w:nsid w:val="3956F6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17F90E65"/>
+    <w:nsid w:val="0E495BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>