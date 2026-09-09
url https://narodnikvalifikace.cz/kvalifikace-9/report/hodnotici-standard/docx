--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB848AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB848AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB848AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7097D95E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7097D95E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7097D95E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5179,51 +5179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13454,51 +13454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16537,51 +16537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18489,51 +18489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19118,84 +19118,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka minutkových pokrmů, 20.8.2026 14:34:09</w:t>
+        <w:t>Kuchař/kuchařka minutkových pokrmů, 9.9.2026 19:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28098C5C"/>
+    <w:nsid w:val="54DCF5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19281,51 +19281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E92AD1"/>
+    <w:nsid w:val="0C452686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19411,51 +19411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3956F6E3"/>
+    <w:nsid w:val="57B7780C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19541,51 +19541,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E495BBD"/>
+    <w:nsid w:val="3D0D0B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>