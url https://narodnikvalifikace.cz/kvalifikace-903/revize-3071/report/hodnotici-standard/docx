--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49651A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49651A24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49651A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R549D684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR549D684" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR549D684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 19.4.2026 21:26:15</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60F296B0"/>
+    <w:nsid w:val="0FD772EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6364C8E0"/>
+    <w:nsid w:val="1C48D8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FAADB2A"/>
+    <w:nsid w:val="4CFC75B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7858B7DC"/>
+    <w:nsid w:val="0E2A109B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>