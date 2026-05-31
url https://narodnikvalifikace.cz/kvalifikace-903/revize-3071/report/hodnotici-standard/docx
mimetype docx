--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R549D684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR549D684" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR549D684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BF0B678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BF0B678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BF0B678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.5.2026 7:08:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FD772EA"/>
+    <w:nsid w:val="3564102D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C48D8D8"/>
+    <w:nsid w:val="25EC3986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CFC75B3"/>
+    <w:nsid w:val="3BC9AB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E2A109B"/>
+    <w:nsid w:val="563F0185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>