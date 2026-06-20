--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BF0B678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BF0B678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BF0B678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R287D903D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR287D903D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR287D903D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.5.2026 9:00:10</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3564102D"/>
+    <w:nsid w:val="5FD45217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25EC3986"/>
+    <w:nsid w:val="0DD52A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BC9AB3D"/>
+    <w:nsid w:val="22F4B239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="563F0185"/>
+    <w:nsid w:val="4C765082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>