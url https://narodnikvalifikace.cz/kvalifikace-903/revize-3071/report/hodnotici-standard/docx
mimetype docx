--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R287D903D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR287D903D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR287D903D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF38D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF38D4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF38D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.6.2026 23:18:05</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD45217"/>
+    <w:nsid w:val="02DC0510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DD52A49"/>
+    <w:nsid w:val="7E9DF2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22F4B239"/>
+    <w:nsid w:val="015CCFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C765082"/>
+    <w:nsid w:val="24235874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>