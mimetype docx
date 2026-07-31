--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF38D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF38D4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF38D4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R763FA86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR763FA86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR763FA86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 11.7.2026 2:30:33</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02DC0510"/>
+    <w:nsid w:val="567FD24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E9DF2C3"/>
+    <w:nsid w:val="0C0635A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="015CCFF8"/>
+    <w:nsid w:val="27C78F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24235874"/>
+    <w:nsid w:val="01BC18F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>