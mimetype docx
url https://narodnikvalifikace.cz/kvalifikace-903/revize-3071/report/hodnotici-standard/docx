--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R763FA86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR763FA86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR763FA86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36330724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36330724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36330724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 13:15:48</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="567FD24C"/>
+    <w:nsid w:val="20287AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C0635A3"/>
+    <w:nsid w:val="2AAD4D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27C78F67"/>
+    <w:nsid w:val="7066A907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01BC18F8"/>
+    <w:nsid w:val="5B229DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>