--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36330724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36330724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36330724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C2798C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C2798C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C2798C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 31.7.2026 16:24:58</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20287AC9"/>
+    <w:nsid w:val="73D22CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AAD4D1D"/>
+    <w:nsid w:val="0B13C3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7066A907"/>
+    <w:nsid w:val="33FAB965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B229DF8"/>
+    <w:nsid w:val="4011FCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>