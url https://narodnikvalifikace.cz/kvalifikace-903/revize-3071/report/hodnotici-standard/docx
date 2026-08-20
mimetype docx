--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C2798C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C2798C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C2798C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A360C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A360C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A360C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:12:59</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73D22CF3"/>
+    <w:nsid w:val="398D903E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B13C3D6"/>
+    <w:nsid w:val="2758D817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33FAB965"/>
+    <w:nsid w:val="79EA9B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4011FCA2"/>
+    <w:nsid w:val="4CBE9566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>