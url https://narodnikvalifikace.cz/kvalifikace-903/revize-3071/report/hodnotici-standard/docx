--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A360C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A360C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A360C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FE009E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FE009E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FE009E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 19:57:20</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="398D903E"/>
+    <w:nsid w:val="688BE8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2758D817"/>
+    <w:nsid w:val="22BEE708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79EA9B1F"/>
+    <w:nsid w:val="7317299F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CBE9566"/>
+    <w:nsid w:val="6AD13B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>