--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FE009E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FE009E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FE009E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B93680D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B93680D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B93680D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4030,51 +4030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7198,51 +7198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,51 +7428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7945,84 +7945,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel přírodních a umělých koupališť, 20.8.2026 20:04:39</w:t>
+        <w:t>Provozovatel přírodních a umělých koupališť, 9.9.2026 23:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="688BE8E0"/>
+    <w:nsid w:val="4F0192C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22BEE708"/>
+    <w:nsid w:val="5CE2D2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8238,51 +8238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7317299F"/>
+    <w:nsid w:val="11F08B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8368,51 +8368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AD13B25"/>
+    <w:nsid w:val="4CA67B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>