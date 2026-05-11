--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD67CB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD67CB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD67CB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59DB3FF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59DB3FF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59DB3FF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 19.4.2026 21:27:02</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 19.4.2026 21:27:02</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 19.4.2026 21:27:02</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>