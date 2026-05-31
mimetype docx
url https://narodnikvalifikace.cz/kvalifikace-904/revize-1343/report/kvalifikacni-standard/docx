--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59DB3FF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59DB3FF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59DB3FF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R630F55BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR630F55BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR630F55BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.5.2026 6:01:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>