--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R630F55BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR630F55BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR630F55BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B3941BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B3941BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B3941BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.5.2026 9:04:24</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>