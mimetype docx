--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B3941BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B3941BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B3941BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AC692C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AC692C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AC692C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.6.2026 23:21:16</w:t>
+        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>