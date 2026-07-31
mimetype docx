--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AC692C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AC692C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AC692C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55EA6BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55EA6BC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55EA6BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 11.7.2026 2:31:04</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>