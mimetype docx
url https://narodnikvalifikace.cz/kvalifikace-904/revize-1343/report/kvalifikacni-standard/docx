--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55EA6BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55EA6BC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55EA6BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121EC850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121EC850" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121EC850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 16:35:00</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>