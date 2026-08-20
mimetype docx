--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121EC850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121EC850" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121EC850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49F99929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49F99929" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49F99929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 17:57:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>