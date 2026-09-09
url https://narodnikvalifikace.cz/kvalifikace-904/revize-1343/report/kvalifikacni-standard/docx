--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49F99929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49F99929" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49F99929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4D31FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4D31FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4D31FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 20.8.2026 19:57:57</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>