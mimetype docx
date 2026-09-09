--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4D31FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4D31FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4D31FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A305D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A305D18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A305D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 23:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 23:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 9.9.2026 22:14:20</w:t>
+        <w:t>Detekce anomálií zemské kůry , 9.9.2026 23:04:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>