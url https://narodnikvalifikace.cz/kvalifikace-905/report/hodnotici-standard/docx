--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27DA2EDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27DA2EDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27DA2EDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCB5466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCB5466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCB5466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B2F77D0"/>
+    <w:nsid w:val="6977A72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D1B6ACC"/>
+    <w:nsid w:val="4AAC7F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19DADB8E"/>
+    <w:nsid w:val="685E11F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="187FE690"/>
+    <w:nsid w:val="30A94F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75CD81BD"/>
+    <w:nsid w:val="34B0A2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38D46061"/>
+    <w:nsid w:val="784A22CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0DCA577E"/>
+    <w:nsid w:val="2E30EAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3A4D9CFA"/>
+    <w:nsid w:val="337BFECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>