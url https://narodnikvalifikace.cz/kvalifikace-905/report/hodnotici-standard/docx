--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCB5466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCB5466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCB5466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69AB0E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69AB0E2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69AB0E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 16:01:04</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6977A72C"/>
+    <w:nsid w:val="34F7DCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAC7F93"/>
+    <w:nsid w:val="3A9A622D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="685E11F3"/>
+    <w:nsid w:val="4F563F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30A94F04"/>
+    <w:nsid w:val="609C0869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34B0A2B9"/>
+    <w:nsid w:val="643A74E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="784A22CE"/>
+    <w:nsid w:val="10FF3C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E30EAF1"/>
+    <w:nsid w:val="6F88FFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="337BFECE"/>
+    <w:nsid w:val="3A0857C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>