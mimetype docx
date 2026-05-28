--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69AB0E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69AB0E2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69AB0E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3222AC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3222AC52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3222AC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:07</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34F7DCE1"/>
+    <w:nsid w:val="45DC71AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A9A622D"/>
+    <w:nsid w:val="4F3AB5F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F563F0B"/>
+    <w:nsid w:val="2F6B86B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="609C0869"/>
+    <w:nsid w:val="3414EE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="643A74E4"/>
+    <w:nsid w:val="6CF0F507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10FF3C01"/>
+    <w:nsid w:val="47790CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F88FFE3"/>
+    <w:nsid w:val="1089A7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3A0857C7"/>
+    <w:nsid w:val="0FA4A487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>