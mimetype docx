--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3222AC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3222AC52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3222AC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1ADFD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:31:15</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45DC71AD"/>
+    <w:nsid w:val="3D2AB674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3AB5F0"/>
+    <w:nsid w:val="07C92DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F6B86B5"/>
+    <w:nsid w:val="2D3BB1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3414EE3E"/>
+    <w:nsid w:val="603C603B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CF0F507"/>
+    <w:nsid w:val="6A85F8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="47790CE3"/>
+    <w:nsid w:val="44AFB558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1089A7E2"/>
+    <w:nsid w:val="03CB77B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FA4A487"/>
+    <w:nsid w:val="799D018C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>