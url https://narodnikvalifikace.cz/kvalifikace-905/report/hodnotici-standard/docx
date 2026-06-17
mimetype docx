--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1ADFD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34D349C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34D349C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34D349C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:37:36</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D2AB674"/>
+    <w:nsid w:val="44747F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07C92DB5"/>
+    <w:nsid w:val="27914C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D3BB1BB"/>
+    <w:nsid w:val="430716F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="603C603B"/>
+    <w:nsid w:val="3B47FEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A85F8FC"/>
+    <w:nsid w:val="5858A613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44AFB558"/>
+    <w:nsid w:val="1DF427BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03CB77B7"/>
+    <w:nsid w:val="54AA66AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="799D018C"/>
+    <w:nsid w:val="4F967E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>