--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34D349C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34D349C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34D349C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7619602B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7619602B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7619602B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:33</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:34</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44747F07"/>
+    <w:nsid w:val="075671DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27914C2A"/>
+    <w:nsid w:val="2120E938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="430716F5"/>
+    <w:nsid w:val="1FC8F505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B47FEA1"/>
+    <w:nsid w:val="7DB626E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5858A613"/>
+    <w:nsid w:val="6EFCA9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DF427BA"/>
+    <w:nsid w:val="50DFF2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="54AA66AB"/>
+    <w:nsid w:val="24D7BC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4F967E1B"/>
+    <w:nsid w:val="33976DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>