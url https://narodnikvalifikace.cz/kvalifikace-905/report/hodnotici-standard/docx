--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7619602B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7619602B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7619602B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C8C4E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C8C4E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C8C4E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:44:00</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="075671DB"/>
+    <w:nsid w:val="5CB4CD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2120E938"/>
+    <w:nsid w:val="0316791C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FC8F505"/>
+    <w:nsid w:val="3EF28D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DB626E5"/>
+    <w:nsid w:val="13F005B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6EFCA9B7"/>
+    <w:nsid w:val="4BCD6673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50DFF2FB"/>
+    <w:nsid w:val="48723A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24D7BC31"/>
+    <w:nsid w:val="636975C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="33976DFF"/>
+    <w:nsid w:val="61B0162C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>