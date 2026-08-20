--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C8C4E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C8C4E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C8C4E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388DDB86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388DDB86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388DDB86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:24</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CB4CD87"/>
+    <w:nsid w:val="79CFEE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0316791C"/>
+    <w:nsid w:val="21A71B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EF28D35"/>
+    <w:nsid w:val="526E8896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13F005B9"/>
+    <w:nsid w:val="5A490093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BCD6673"/>
+    <w:nsid w:val="15E08E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48723A1A"/>
+    <w:nsid w:val="55FCE3FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="636975C7"/>
+    <w:nsid w:val="66E61054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="61B0162C"/>
+    <w:nsid w:val="67575676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>