--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388DDB86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388DDB86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388DDB86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R605B260A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR605B260A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR605B260A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 9.9.2026 22:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79CFEE99"/>
+    <w:nsid w:val="404AC532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21A71B6B"/>
+    <w:nsid w:val="71F66D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="526E8896"/>
+    <w:nsid w:val="14F00CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A490093"/>
+    <w:nsid w:val="77C7CB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15E08E2C"/>
+    <w:nsid w:val="1F29EEB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="55FCE3FA"/>
+    <w:nsid w:val="2FBA51A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66E61054"/>
+    <w:nsid w:val="1A337CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="67575676"/>
+    <w:nsid w:val="6DD92224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>