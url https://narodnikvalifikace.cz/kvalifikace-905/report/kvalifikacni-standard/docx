--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F16FBE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F16FBE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F16FBE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC95C519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC95C519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC95C519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:59</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:59</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 1:55:59</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22FF6369"/>
+    <w:nsid w:val="27BD4F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DFB5706"/>
+    <w:nsid w:val="760855C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40156C46"/>
+    <w:nsid w:val="4B33996B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4266CAE2"/>
+    <w:nsid w:val="3D82B9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C12378F"/>
+    <w:nsid w:val="193AF6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="55DB56DC"/>
+    <w:nsid w:val="2CFF1E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>