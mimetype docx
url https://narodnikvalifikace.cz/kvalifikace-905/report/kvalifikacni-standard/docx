--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC95C519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC95C519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC95C519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC321A99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC321A99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC321A99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 19:01:28</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27BD4F0F"/>
+    <w:nsid w:val="634E03E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="760855C5"/>
+    <w:nsid w:val="4898A5CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B33996B"/>
+    <w:nsid w:val="27D6CBC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D82B9FA"/>
+    <w:nsid w:val="36443551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="193AF6DF"/>
+    <w:nsid w:val="53BF2388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2CFF1E25"/>
+    <w:nsid w:val="11D45151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>