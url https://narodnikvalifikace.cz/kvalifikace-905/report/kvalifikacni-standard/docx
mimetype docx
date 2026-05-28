--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC321A99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC321A99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC321A99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D254E4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D254E4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D254E4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 1:24:45</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634E03E8"/>
+    <w:nsid w:val="5494F1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4898A5CF"/>
+    <w:nsid w:val="6573227F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27D6CBC4"/>
+    <w:nsid w:val="3F0E7039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36443551"/>
+    <w:nsid w:val="19AD1F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53BF2388"/>
+    <w:nsid w:val="159CBE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11D45151"/>
+    <w:nsid w:val="39FA31D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>