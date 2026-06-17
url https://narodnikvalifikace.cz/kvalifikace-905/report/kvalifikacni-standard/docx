--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D254E4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D254E4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D254E4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521B6D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521B6D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521B6D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 2:23:03</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5494F1D4"/>
+    <w:nsid w:val="33382245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6573227F"/>
+    <w:nsid w:val="56CC16E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F0E7039"/>
+    <w:nsid w:val="538117E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19AD1F9C"/>
+    <w:nsid w:val="4F8B0127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="159CBE48"/>
+    <w:nsid w:val="00A8BCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39FA31D7"/>
+    <w:nsid w:val="6C25332A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>