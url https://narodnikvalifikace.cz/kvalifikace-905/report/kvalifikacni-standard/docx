--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521B6D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521B6D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521B6D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A298688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A298688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A298688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 9:36:55</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33382245"/>
+    <w:nsid w:val="5650BAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56CC16E2"/>
+    <w:nsid w:val="25FBB688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="538117E4"/>
+    <w:nsid w:val="4D85A9D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F8B0127"/>
+    <w:nsid w:val="134B1C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00A8BCF7"/>
+    <w:nsid w:val="17B096D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C25332A"/>
+    <w:nsid w:val="35C1BD77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>