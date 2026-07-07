--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A298688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A298688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A298688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CB4E4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CB4E4D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CB4E4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 11:20:43</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5650BAAB"/>
+    <w:nsid w:val="7D99EEC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25FBB688"/>
+    <w:nsid w:val="7F8A24D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D85A9D7"/>
+    <w:nsid w:val="644ED6DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="134B1C8F"/>
+    <w:nsid w:val="7BC3CC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17B096D4"/>
+    <w:nsid w:val="142F0E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="35C1BD77"/>
+    <w:nsid w:val="695F08D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>