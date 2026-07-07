--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CB4E4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CB4E4D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CB4E4D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D054A6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D054A6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D054A6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 13:43:47</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D99EEC0"/>
+    <w:nsid w:val="0E7441BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F8A24D2"/>
+    <w:nsid w:val="02F5011C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="644ED6DE"/>
+    <w:nsid w:val="26D68C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BC3CC9A"/>
+    <w:nsid w:val="3DE673E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="142F0E89"/>
+    <w:nsid w:val="63276E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="695F08D3"/>
+    <w:nsid w:val="6BBD4163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>