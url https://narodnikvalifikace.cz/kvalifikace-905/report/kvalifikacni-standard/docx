--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D054A6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D054A6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D054A6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B9E31E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B9E31E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B9E31E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 15:03:34</w:t>
+        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E7441BA"/>
+    <w:nsid w:val="6DDBA095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F5011C"/>
+    <w:nsid w:val="2A00857D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26D68C9E"/>
+    <w:nsid w:val="42061305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DE673E9"/>
+    <w:nsid w:val="16E44EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63276E99"/>
+    <w:nsid w:val="20A91F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6BBD4163"/>
+    <w:nsid w:val="685E09B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>