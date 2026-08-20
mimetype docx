--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B9E31E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B9E31E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B9E31E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16B0D3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16B0D3B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16B0D3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 27.7.2026 20:30:31</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DDBA095"/>
+    <w:nsid w:val="5CDC1E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A00857D"/>
+    <w:nsid w:val="693A5D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42061305"/>
+    <w:nsid w:val="04FD97D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16E44EB1"/>
+    <w:nsid w:val="173CCF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20A91F00"/>
+    <w:nsid w:val="1E5FCC4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="685E09B6"/>
+    <w:nsid w:val="680E514A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>