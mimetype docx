--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16B0D3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16B0D3B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16B0D3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69929A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69929A08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69929A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 11:38:00</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 0:27:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CDC1E1F"/>
+    <w:nsid w:val="3075D751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="693A5D77"/>
+    <w:nsid w:val="3CCCEF91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04FD97D5"/>
+    <w:nsid w:val="39E2BEE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="173CCF20"/>
+    <w:nsid w:val="7306B4B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E5FCC4C"/>
+    <w:nsid w:val="5B5744B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="680E514A"/>
+    <w:nsid w:val="2731E392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>