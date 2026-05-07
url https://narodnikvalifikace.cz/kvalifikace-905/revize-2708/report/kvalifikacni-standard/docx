--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51B8E2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51B8E2FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51B8E2FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54A1C21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54A1C21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54A1C21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 5:43:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 5:43:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.4.2026 5:43:42</w:t>
+        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30464602"/>
+    <w:nsid w:val="32237A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F9CEEAF"/>
+    <w:nsid w:val="408F41BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47FBF651"/>
+    <w:nsid w:val="72931CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B6A7BEB"/>
+    <w:nsid w:val="60FBD8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27212AA5"/>
+    <w:nsid w:val="66083637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01F909D9"/>
+    <w:nsid w:val="26E87A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>