--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54A1C21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54A1C21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54A1C21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R164894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR164894C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR164894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.5.2026 18:45:53</w:t>
+        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32237A4C"/>
+    <w:nsid w:val="21B0E4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="408F41BA"/>
+    <w:nsid w:val="26D492E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72931CF1"/>
+    <w:nsid w:val="001D8B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60FBD8D8"/>
+    <w:nsid w:val="17004530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66083637"/>
+    <w:nsid w:val="40C3AE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26E87A75"/>
+    <w:nsid w:val="11259E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>