--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R164894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR164894C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR164894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R629883D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR629883D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR629883D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.5.2026 4:36:42</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21B0E4AC"/>
+    <w:nsid w:val="51F207C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26D492E3"/>
+    <w:nsid w:val="43A15EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="001D8B6B"/>
+    <w:nsid w:val="04ED1442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17004530"/>
+    <w:nsid w:val="21A490E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40C3AE74"/>
+    <w:nsid w:val="3FA7DC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11259E68"/>
+    <w:nsid w:val="3F6A6683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>