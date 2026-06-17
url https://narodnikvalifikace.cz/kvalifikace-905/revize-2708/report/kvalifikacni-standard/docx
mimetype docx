--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R629883D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR629883D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR629883D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3478DA22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3478DA22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3478DA22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 14:24:30</w:t>
+        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51F207C6"/>
+    <w:nsid w:val="53613155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43A15EF8"/>
+    <w:nsid w:val="41095480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04ED1442"/>
+    <w:nsid w:val="53A81472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21A490E1"/>
+    <w:nsid w:val="2CC2E722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FA7DC0D"/>
+    <w:nsid w:val="1C17312A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F6A6683"/>
+    <w:nsid w:val="5A4547E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>