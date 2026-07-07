--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3478DA22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3478DA22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3478DA22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5832F610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5832F610" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5832F610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 17.6.2026 15:57:05</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53613155"/>
+    <w:nsid w:val="2E99F00B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41095480"/>
+    <w:nsid w:val="2F659F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53A81472"/>
+    <w:nsid w:val="52A87771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CC2E722"/>
+    <w:nsid w:val="23856AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C17312A"/>
+    <w:nsid w:val="3F489DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5A4547E0"/>
+    <w:nsid w:val="2F43BBCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>