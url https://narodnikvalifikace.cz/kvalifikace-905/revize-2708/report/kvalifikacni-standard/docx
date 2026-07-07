--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5832F610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5832F610" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5832F610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R126536F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR126536F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR126536F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 22:13:32</w:t>
+        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E99F00B"/>
+    <w:nsid w:val="20012BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F659F90"/>
+    <w:nsid w:val="71A31E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52A87771"/>
+    <w:nsid w:val="162E4680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23856AAA"/>
+    <w:nsid w:val="5C3F4499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F489DF2"/>
+    <w:nsid w:val="5ADEA865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F43BBCC"/>
+    <w:nsid w:val="00ACBDBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>