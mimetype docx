--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R126536F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR126536F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR126536F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C5F6E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C5F6E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C5F6E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 7.7.2026 23:36:54</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20012BB1"/>
+    <w:nsid w:val="101E4072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A31E34"/>
+    <w:nsid w:val="26BA709E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="162E4680"/>
+    <w:nsid w:val="4BE74CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C3F4499"/>
+    <w:nsid w:val="7DF9FDF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ADEA865"/>
+    <w:nsid w:val="69A6349D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00ACBDBF"/>
+    <w:nsid w:val="29AF6F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>