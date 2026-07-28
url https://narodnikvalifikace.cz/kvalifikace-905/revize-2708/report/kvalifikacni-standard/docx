--- v7 (2026-07-28)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C5F6E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C5F6E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C5F6E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R145BAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR145BAD01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR145BAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 2:38:43</w:t>
+        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="101E4072"/>
+    <w:nsid w:val="59340F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26BA709E"/>
+    <w:nsid w:val="39D32B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BE74CA9"/>
+    <w:nsid w:val="7F6E5B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DF9FDF0"/>
+    <w:nsid w:val="1854B3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69A6349D"/>
+    <w:nsid w:val="05AE4327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29AF6F44"/>
+    <w:nsid w:val="685319B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>