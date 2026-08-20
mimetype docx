--- v8 (2026-07-28)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R145BAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR145BAD01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR145BAD01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R456CBFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR456CBFC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR456CBFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 28.7.2026 3:54:50</w:t>
+        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59340F6F"/>
+    <w:nsid w:val="770827AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39D32B5A"/>
+    <w:nsid w:val="4231A8D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F6E5B4B"/>
+    <w:nsid w:val="61E1799F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1854B3CC"/>
+    <w:nsid w:val="6182B413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05AE4327"/>
+    <w:nsid w:val="6C525E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="685319B2"/>
+    <w:nsid w:val="1F1A7567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>