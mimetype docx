--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R456CBFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR456CBFC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR456CBFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BAF5693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BAF5693" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BAF5693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 1:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 1:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 20.8.2026 15:44:12</w:t>
+        <w:t>Střihač/střihačka psů, 10.9.2026 1:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="770827AC"/>
+    <w:nsid w:val="6B6F90EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4231A8D3"/>
+    <w:nsid w:val="3C8DED9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61E1799F"/>
+    <w:nsid w:val="592B3D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6182B413"/>
+    <w:nsid w:val="6DFE131F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C525E4E"/>
+    <w:nsid w:val="18F5A6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F1A7567"/>
+    <w:nsid w:val="6075F2F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>