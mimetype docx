--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11300554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11300554" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11300554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF146E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF146E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF146E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 16.4.2026 23:11:57</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E76723C"/>
+    <w:nsid w:val="6425C27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C41F335"/>
+    <w:nsid w:val="6C27FD6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5624A0EC"/>
+    <w:nsid w:val="413D0E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>