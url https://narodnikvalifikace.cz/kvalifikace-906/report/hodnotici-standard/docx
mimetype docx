--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF146E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF146E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF146E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D826611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D826611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D826611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.5.2026 17:09:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6425C27C"/>
+    <w:nsid w:val="400EA044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C27FD6C"/>
+    <w:nsid w:val="3AE714C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="413D0E70"/>
+    <w:nsid w:val="038A43F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>