--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D826611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D826611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D826611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D98FB09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D98FB09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D98FB09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 28.5.2026 0:56:02</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="400EA044"/>
+    <w:nsid w:val="1D836CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AE714C6"/>
+    <w:nsid w:val="02B3997B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="038A43F4"/>
+    <w:nsid w:val="47FD3014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>