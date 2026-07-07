--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D98FB09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D98FB09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D98FB09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40173C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40173C72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40173C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 17.6.2026 9:13:24</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D836CC8"/>
+    <w:nsid w:val="633DCE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02B3997B"/>
+    <w:nsid w:val="7DBDCC99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47FD3014"/>
+    <w:nsid w:val="437241D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>