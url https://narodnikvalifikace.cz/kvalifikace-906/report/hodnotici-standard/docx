--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40173C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40173C72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40173C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52778274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52778274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52778274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 10:57:33</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="633DCE9E"/>
+    <w:nsid w:val="25BC1748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DBDCC99"/>
+    <w:nsid w:val="408C6261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="437241D2"/>
+    <w:nsid w:val="42FA5041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>