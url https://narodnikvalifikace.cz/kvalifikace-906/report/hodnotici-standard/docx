--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52778274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52778274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52778274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R555774D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR555774D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR555774D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 7.7.2026 12:22:56</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25BC1748"/>
+    <w:nsid w:val="370CD602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="408C6261"/>
+    <w:nsid w:val="53113E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42FA5041"/>
+    <w:nsid w:val="0B007390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>