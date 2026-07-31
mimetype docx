--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R555774D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR555774D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR555774D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46C215C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46C215C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46C215C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 11:09:15</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="370CD602"/>
+    <w:nsid w:val="77FDBEA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53113E1F"/>
+    <w:nsid w:val="756A8175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B007390"/>
+    <w:nsid w:val="78302E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>