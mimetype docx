--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46C215C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46C215C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46C215C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FA081B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FA081B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FA081B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 31.7.2026 12:41:31</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77FDBEA2"/>
+    <w:nsid w:val="6EBA893C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756A8175"/>
+    <w:nsid w:val="280F865A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78302E03"/>
+    <w:nsid w:val="092A9541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>