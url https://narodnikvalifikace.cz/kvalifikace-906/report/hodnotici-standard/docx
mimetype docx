--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FA081B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FA081B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FA081B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65F429D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65F429D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65F429D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16955,51 +16955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17528,84 +17528,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička bezdrátových sítí, 20.8.2026 17:57:41</w:t>
+        <w:t>Servisní technik/technička bezdrátových sítí, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EBA893C"/>
+    <w:nsid w:val="73FF1CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17691,51 +17691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="280F865A"/>
+    <w:nsid w:val="3FB80026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17821,51 +17821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="092A9541"/>
+    <w:nsid w:val="77815DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>