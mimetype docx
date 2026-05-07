--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFBB32F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFBB32F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFBB32F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R583E9B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR583E9B99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR583E9B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 16.4.2026 23:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EDEFA14"/>
+    <w:nsid w:val="1E2A403B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30BF14C9"/>
+    <w:nsid w:val="78DA6396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A03880A"/>
+    <w:nsid w:val="1E2910EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>