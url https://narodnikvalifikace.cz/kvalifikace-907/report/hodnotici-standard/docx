--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R583E9B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR583E9B99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR583E9B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCCA51C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCCA51C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCCA51C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 16:00:10</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E2A403B"/>
+    <w:nsid w:val="15660F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78DA6396"/>
+    <w:nsid w:val="034BECE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E2910EB"/>
+    <w:nsid w:val="06B640B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>