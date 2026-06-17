--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FCCA51C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FCCA51C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FCCA51C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5A2F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5A2F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5A2F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 0:55:46</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15660F88"/>
+    <w:nsid w:val="1F8F67D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034BECE8"/>
+    <w:nsid w:val="0B2BBBCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06B640B4"/>
+    <w:nsid w:val="64FC6915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>