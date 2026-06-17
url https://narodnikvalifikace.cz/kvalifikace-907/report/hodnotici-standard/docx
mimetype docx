--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5A2F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5A2F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5A2F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R392D9247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR392D9247" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR392D9247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 11:17:33</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F8F67D1"/>
+    <w:nsid w:val="4F5A7749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2BBBCA"/>
+    <w:nsid w:val="4DA3EC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64FC6915"/>
+    <w:nsid w:val="5F8E8D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>