--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R392D9247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR392D9247" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR392D9247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C5EDD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C5EDD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C5EDD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 12:36:39</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F5A7749"/>
+    <w:nsid w:val="09DF6965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA3EC36"/>
+    <w:nsid w:val="3DDBA2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F8E8D08"/>
+    <w:nsid w:val="6B16A4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>