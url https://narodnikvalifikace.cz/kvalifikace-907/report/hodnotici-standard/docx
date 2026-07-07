--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C5EDD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C5EDD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C5EDD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AB76FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AB76FFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AB76FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 15:02:45</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09DF6965"/>
+    <w:nsid w:val="7E050CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DDBA2BB"/>
+    <w:nsid w:val="08D743DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B16A4DC"/>
+    <w:nsid w:val="570D6D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>