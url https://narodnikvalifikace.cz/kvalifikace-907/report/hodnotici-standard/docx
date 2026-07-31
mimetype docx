--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AB76FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AB76FFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AB76FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29836A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29836A6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29836A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 16:06:26</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E050CA0"/>
+    <w:nsid w:val="01AFEE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08D743DB"/>
+    <w:nsid w:val="1AAA2430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570D6D07"/>
+    <w:nsid w:val="6F9BC898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>