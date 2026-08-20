--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29836A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29836A6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29836A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E30DE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E30DE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E30DE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 11:09:00</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01AFEE34"/>
+    <w:nsid w:val="29AB6FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AAA2430"/>
+    <w:nsid w:val="5B479A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F9BC898"/>
+    <w:nsid w:val="6D943502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>