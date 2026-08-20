--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E30DE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E30DE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E30DE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42EE93E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42EE93E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42EE93E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:57:10</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29AB6FF9"/>
+    <w:nsid w:val="3D5D42DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B479A5B"/>
+    <w:nsid w:val="5A49AE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D943502"/>
+    <w:nsid w:val="207AB311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>