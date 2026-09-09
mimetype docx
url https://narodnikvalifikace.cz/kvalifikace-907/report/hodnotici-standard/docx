--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42EE93E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42EE93E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42EE93E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EDDF8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EDDF8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EDDF8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 20:51:10</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 23:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D5D42DF"/>
+    <w:nsid w:val="63B16A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A49AE68"/>
+    <w:nsid w:val="0647A5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="207AB311"/>
+    <w:nsid w:val="5872D7C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>