--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7876CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7876CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7876CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DB61EA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DB61EA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DB61EA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.4.2026 3:33:09</w:t>
+        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E0CAEAA"/>
+    <w:nsid w:val="30A57C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1762EBF5"/>
+    <w:nsid w:val="4AEC9032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2247897E"/>
+    <w:nsid w:val="495050B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>