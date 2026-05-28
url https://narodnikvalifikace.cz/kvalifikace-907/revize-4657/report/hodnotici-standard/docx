--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DB61EA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DB61EA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DB61EA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DBE1A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DBE1A3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DBE1A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.5.2026 19:03:12</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30A57C6D"/>
+    <w:nsid w:val="250E033E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AEC9032"/>
+    <w:nsid w:val="6DA248EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="495050B4"/>
+    <w:nsid w:val="06707A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>