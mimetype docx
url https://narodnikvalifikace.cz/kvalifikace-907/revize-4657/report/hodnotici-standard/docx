--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DBE1A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DBE1A3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DBE1A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FA6E802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FA6E802" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FA6E802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 4:30:04</w:t>
+        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="250E033E"/>
+    <w:nsid w:val="5EAEDBE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA248EA"/>
+    <w:nsid w:val="270E8134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06707A9B"/>
+    <w:nsid w:val="5C927865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>