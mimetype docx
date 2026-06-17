--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FA6E802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FA6E802" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FA6E802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16559919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16559919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16559919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 28.5.2026 5:18:30</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EAEDBE5"/>
+    <w:nsid w:val="1C6667A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="270E8134"/>
+    <w:nsid w:val="67D7FB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C927865"/>
+    <w:nsid w:val="12A02D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>