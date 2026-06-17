--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16559919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16559919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16559919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F543709" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 14:33:38</w:t>
+        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C6667A1"/>
+    <w:nsid w:val="7EDDD0D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D7FB2C"/>
+    <w:nsid w:val="159959DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A02D29"/>
+    <w:nsid w:val="35CD8BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>