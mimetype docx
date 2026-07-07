--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F543709" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22A184C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22A184C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22A184C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 17.6.2026 15:50:01</w:t>
+        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EDDD0D9"/>
+    <w:nsid w:val="24BACDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="159959DE"/>
+    <w:nsid w:val="55EBBF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35CD8BE8"/>
+    <w:nsid w:val="6D472D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>