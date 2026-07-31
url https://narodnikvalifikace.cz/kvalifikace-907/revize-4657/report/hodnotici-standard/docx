--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22A184C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22A184C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22A184C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B7DB149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B7DB149" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B7DB149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 7.7.2026 20:23:20</w:t>
+        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24BACDE3"/>
+    <w:nsid w:val="4831DACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55EBBF46"/>
+    <w:nsid w:val="11EA1CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D472D0B"/>
+    <w:nsid w:val="7355554D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>