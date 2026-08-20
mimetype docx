--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B7DB149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B7DB149" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B7DB149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C7B58B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C7B58B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C7B58B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 31.7.2026 15:52:48</w:t>
+        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4831DACC"/>
+    <w:nsid w:val="56438506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EA1CBB"/>
+    <w:nsid w:val="6E8371FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7355554D"/>
+    <w:nsid w:val="547931FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>