--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C7B58B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C7B58B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C7B58B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F3083A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F3083A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F3083A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15604,51 +15604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15917,51 +15917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 20.8.2026 17:59:35</w:t>
+        <w:t>Technik/technička inženýrinku, 9.9.2026 22:49:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56438506"/>
+    <w:nsid w:val="465BA1F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8371FE"/>
+    <w:nsid w:val="24CB0216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="547931FD"/>
+    <w:nsid w:val="2114F1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>