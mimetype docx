--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DF57584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DF57584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DF57584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5283AB2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5283AB2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5283AB2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.4.2026 1:54:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43B00F09"/>
+    <w:nsid w:val="017E9C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7036E6EA"/>
+    <w:nsid w:val="6338CCAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27B4202B"/>
+    <w:nsid w:val="038BD9C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>