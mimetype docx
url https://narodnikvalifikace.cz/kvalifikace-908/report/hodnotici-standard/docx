--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5283AB2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5283AB2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5283AB2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EF00B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EF00B95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EF00B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.5.2026 17:09:18</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="017E9C64"/>
+    <w:nsid w:val="29C80CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6338CCAD"/>
+    <w:nsid w:val="2211C3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="038BD9C3"/>
+    <w:nsid w:val="390CB8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>