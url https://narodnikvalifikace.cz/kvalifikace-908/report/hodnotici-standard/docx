--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EF00B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EF00B95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EF00B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2428007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2428007" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2428007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 28.5.2026 0:11:11</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29C80CD3"/>
+    <w:nsid w:val="0C83F736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2211C3ED"/>
+    <w:nsid w:val="2E6CAA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="390CB8E9"/>
+    <w:nsid w:val="05FFAA47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>