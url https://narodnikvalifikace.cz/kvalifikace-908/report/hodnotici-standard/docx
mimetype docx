--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2428007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2428007" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2428007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4447FCD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4447FCD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4447FCD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 17.6.2026 9:34:32</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C83F736"/>
+    <w:nsid w:val="3206E6BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E6CAA11"/>
+    <w:nsid w:val="599BDE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05FFAA47"/>
+    <w:nsid w:val="4E5847E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>