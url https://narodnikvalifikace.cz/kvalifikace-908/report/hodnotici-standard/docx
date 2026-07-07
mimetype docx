--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4447FCD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4447FCD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4447FCD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD2D9D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD2D9D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD2D9D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 11:07:37</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3206E6BE"/>
+    <w:nsid w:val="7586ACAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599BDE22"/>
+    <w:nsid w:val="7B50A7D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E5847E9"/>
+    <w:nsid w:val="7ECB7E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>