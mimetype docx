--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD2D9D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD2D9D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD2D9D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66CA7F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66CA7F80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66CA7F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 7.7.2026 12:22:50</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7586ACAE"/>
+    <w:nsid w:val="535856AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B50A7D6"/>
+    <w:nsid w:val="7FC6B104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7ECB7E66"/>
+    <w:nsid w:val="48611CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>