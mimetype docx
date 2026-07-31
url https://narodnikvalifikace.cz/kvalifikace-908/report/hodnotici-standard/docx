--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66CA7F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66CA7F80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66CA7F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E24E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E24E4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E24E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 9:52:19</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="535856AF"/>
+    <w:nsid w:val="648D1E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC6B104"/>
+    <w:nsid w:val="0CCEE2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48611CFA"/>
+    <w:nsid w:val="76AEC750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>