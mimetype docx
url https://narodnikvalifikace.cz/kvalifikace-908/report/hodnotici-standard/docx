--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E24E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E24E4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E24E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA91F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA91F38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA91F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 31.7.2026 11:09:10</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="648D1E21"/>
+    <w:nsid w:val="40CF59E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CCEE2A9"/>
+    <w:nsid w:val="7A547BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76AEC750"/>
+    <w:nsid w:val="001C33AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>