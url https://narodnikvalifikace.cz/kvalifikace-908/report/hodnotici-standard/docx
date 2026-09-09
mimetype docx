--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA91F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA91F38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA91F38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297270D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297270D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297270D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12259,51 +12259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhodování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13051,51 +13051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14027,51 +14027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15057,51 +15057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15630,84 +15630,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 20.8.2026 12:40:13</w:t>
+        <w:t>Obsluha rámových a lanových pil v kamenické výrobě, 9.9.2026 19:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40CF59E7"/>
+    <w:nsid w:val="64B45BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15793,51 +15793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A547BE2"/>
+    <w:nsid w:val="733AB950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15923,51 +15923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="001C33AF"/>
+    <w:nsid w:val="415B70AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>