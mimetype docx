--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R698702A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR698702A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR698702A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R907A82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR907A82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR907A82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.4.2026 0:28:00</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="618F0C1E"/>
+    <w:nsid w:val="7DBC82CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DD1F4F"/>
+    <w:nsid w:val="2CEC4A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="192C9211"/>
+    <w:nsid w:val="72C9959B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>