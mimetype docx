--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R907A82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR907A82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR907A82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1895AA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1895AA82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1895AA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 16:07:51</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DBC82CF"/>
+    <w:nsid w:val="6000CB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CEC4A4C"/>
+    <w:nsid w:val="6AE905C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72C9959B"/>
+    <w:nsid w:val="7DA40D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>