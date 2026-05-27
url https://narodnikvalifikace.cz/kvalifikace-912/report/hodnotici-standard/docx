--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1895AA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1895AA82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1895AA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7286148A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7286148A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7286148A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.5.2026 18:08:05</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6000CB6F"/>
+    <w:nsid w:val="3061AEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE905C8"/>
+    <w:nsid w:val="07FD1275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DA40D8A"/>
+    <w:nsid w:val="73CF9385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>