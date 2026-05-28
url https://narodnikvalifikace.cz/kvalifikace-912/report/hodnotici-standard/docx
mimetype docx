--- v3 (2026-05-27)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7286148A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7286148A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7286148A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BBA850E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BBA850E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BBA850E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 1:24:04</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3061AEFF"/>
+    <w:nsid w:val="1E05B8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07FD1275"/>
+    <w:nsid w:val="714B550B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73CF9385"/>
+    <w:nsid w:val="1A10FE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>