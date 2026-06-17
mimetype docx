--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BBA850E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BBA850E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BBA850E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R335C549F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR335C549F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR335C549F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 28.5.2026 2:22:12</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E05B8D1"/>
+    <w:nsid w:val="6852CBCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="714B550B"/>
+    <w:nsid w:val="5643D803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A10FE6E"/>
+    <w:nsid w:val="41FD2ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>