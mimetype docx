--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R335C549F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR335C549F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR335C549F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F6D2E45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F6D2E45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F6D2E45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.6.2026 9:35:40</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6852CBCD"/>
+    <w:nsid w:val="660EFF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5643D803"/>
+    <w:nsid w:val="4E9E875D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41FD2ED5"/>
+    <w:nsid w:val="69CBB920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>