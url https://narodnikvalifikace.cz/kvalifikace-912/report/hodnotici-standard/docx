--- v6 (2026-07-07)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F6D2E45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F6D2E45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F6D2E45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12320487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12320487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12320487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 7.7.2026 12:27:46</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="660EFF07"/>
+    <w:nsid w:val="438E2886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9E875D"/>
+    <w:nsid w:val="47E83158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69CBB920"/>
+    <w:nsid w:val="25C9D052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>