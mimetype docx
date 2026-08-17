--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12320487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12320487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12320487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB0389D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB0389D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB0389D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="438E2886"/>
+    <w:nsid w:val="09BFAFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47E83158"/>
+    <w:nsid w:val="422127D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25C9D052"/>
+    <w:nsid w:val="44D447A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>