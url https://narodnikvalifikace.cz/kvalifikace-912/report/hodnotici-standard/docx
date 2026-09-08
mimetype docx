--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB0389D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB0389D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB0389D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF94599A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF94599A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF94599A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12137,51 +12137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12997,51 +12997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15042,51 +15042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15615,84 +15615,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 17.8.2026 19:13:16</w:t>
+        <w:t>Obsluha ručních zařízení na úpravu povrchů v kamenické výrobě, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09BFAFAC"/>
+    <w:nsid w:val="23AB64CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15778,51 +15778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="422127D2"/>
+    <w:nsid w:val="2AC5EB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15908,51 +15908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44D447A5"/>
+    <w:nsid w:val="34AC436F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>