--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CF6D552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CF6D552" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CF6D552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FA7159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FA7159" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FA7159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.4.2026 0:26:51</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="487C3186"/>
+    <w:nsid w:val="1A7A1259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0917581C"/>
+    <w:nsid w:val="47BF3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B014C0D"/>
+    <w:nsid w:val="13FCF3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CAD4A9"/>
+    <w:nsid w:val="6343764F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F643333"/>
+    <w:nsid w:val="72D5E65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>