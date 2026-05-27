--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FA7159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FA7159" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FA7159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E129215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E129215" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E129215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 7.5.2026 18:22:18</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A7A1259"/>
+    <w:nsid w:val="674B6470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47BF3C1E"/>
+    <w:nsid w:val="40AD0D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13FCF3A2"/>
+    <w:nsid w:val="3CF0DCD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6343764F"/>
+    <w:nsid w:val="79944995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72D5E65F"/>
+    <w:nsid w:val="750343EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>