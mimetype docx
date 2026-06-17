--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E129215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E129215" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E129215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C16BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C16BD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C16BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 28.5.2026 1:22:57</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="674B6470"/>
+    <w:nsid w:val="03F88FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AD0D64"/>
+    <w:nsid w:val="06BF5F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CF0DCD2"/>
+    <w:nsid w:val="09E0FA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79944995"/>
+    <w:nsid w:val="5B3DF6A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="750343EE"/>
+    <w:nsid w:val="7D925CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>