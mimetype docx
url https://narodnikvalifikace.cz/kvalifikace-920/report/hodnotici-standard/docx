--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C16BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C16BD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C16BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D9244C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D9244C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D9244C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 17.6.2026 9:31:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03F88FCF"/>
+    <w:nsid w:val="03C7CF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06BF5F9F"/>
+    <w:nsid w:val="14EC27D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09E0FA4A"/>
+    <w:nsid w:val="72DDA9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B3DF6A3"/>
+    <w:nsid w:val="1E8E64C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D925CB9"/>
+    <w:nsid w:val="5F3B6F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>