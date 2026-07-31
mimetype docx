--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D9244C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D9244C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D9244C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69301677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69301677" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69301677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 11.7.2026 0:59:22</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03C7CF9A"/>
+    <w:nsid w:val="10CE59C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14EC27D6"/>
+    <w:nsid w:val="5E6781F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72DDA9ED"/>
+    <w:nsid w:val="5B149D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E8E64C7"/>
+    <w:nsid w:val="4ED893BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F3B6F6A"/>
+    <w:nsid w:val="6F09993A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>