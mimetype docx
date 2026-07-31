--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69301677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69301677" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69301677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359D83F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359D83F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359D83F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:06:52</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10CE59C9"/>
+    <w:nsid w:val="3ACBEFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6781F2"/>
+    <w:nsid w:val="23A1F2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B149D0E"/>
+    <w:nsid w:val="6C5DB46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4ED893BE"/>
+    <w:nsid w:val="22F8AF6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F09993A"/>
+    <w:nsid w:val="004925FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>