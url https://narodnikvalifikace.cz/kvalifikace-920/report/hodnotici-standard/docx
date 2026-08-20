--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359D83F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359D83F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359D83F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R701DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR701DC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR701DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 31.7.2026 11:24:03</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3ACBEFDF"/>
+    <w:nsid w:val="0629F3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A1F2BB"/>
+    <w:nsid w:val="24149080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C5DB46E"/>
+    <w:nsid w:val="7D8E245A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22F8AF6A"/>
+    <w:nsid w:val="05CBAE6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="004925FD"/>
+    <w:nsid w:val="0DB4F19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>