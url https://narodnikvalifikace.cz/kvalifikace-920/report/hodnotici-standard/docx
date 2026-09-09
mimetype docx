--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R701DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR701DC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR701DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49803781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49803781" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49803781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12744,51 +12744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22975,51 +22975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25116,51 +25116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26790,51 +26790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27215,51 +27215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28390,84 +28390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 20.8.2026 13:32:24</w:t>
+        <w:t>Samostatný knihovník pracovník / samostatná knihovnice pracovnice správy fondů, 9.9.2026 19:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0629F3F4"/>
+    <w:nsid w:val="01ADFE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28553,51 +28553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24149080"/>
+    <w:nsid w:val="450B6B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28683,51 +28683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D8E245A"/>
+    <w:nsid w:val="7A8C22D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28813,51 +28813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05CBAE6D"/>
+    <w:nsid w:val="60A9D0C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28943,51 +28943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0DB4F19C"/>
+    <w:nsid w:val="1C9CD151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>