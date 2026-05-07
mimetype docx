--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B0BAD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B0BAD92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B0BAD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7DD2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7DD2BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7DD2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:26:12</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04F67A14"/>
+    <w:nsid w:val="433621ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437F1191"/>
+    <w:nsid w:val="6D0ECBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01DAF5B7"/>
+    <w:nsid w:val="06239A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AADEB9D"/>
+    <w:nsid w:val="72F2700E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>