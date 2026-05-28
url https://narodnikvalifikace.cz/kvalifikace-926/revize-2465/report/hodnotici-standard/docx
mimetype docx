--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7DD2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7DD2BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7DD2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96DEF9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96DEF9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96DEF9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 18:14:08</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="433621ED"/>
+    <w:nsid w:val="3352ABC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D0ECBA4"/>
+    <w:nsid w:val="4489F87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06239A97"/>
+    <w:nsid w:val="5634E34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72F2700E"/>
+    <w:nsid w:val="42329230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>