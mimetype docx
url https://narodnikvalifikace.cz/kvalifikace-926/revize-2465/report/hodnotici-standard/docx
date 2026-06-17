--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96DEF9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96DEF9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96DEF9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7278E63A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7278E63A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7278E63A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 2:08:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3352ABC4"/>
+    <w:nsid w:val="189BDC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4489F87C"/>
+    <w:nsid w:val="5A2341FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5634E34C"/>
+    <w:nsid w:val="79E6A324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42329230"/>
+    <w:nsid w:val="0082F5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>