--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7278E63A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7278E63A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7278E63A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70E9D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70E9D2A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70E9D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:07:16</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="189BDC38"/>
+    <w:nsid w:val="5CAC68DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A2341FA"/>
+    <w:nsid w:val="26C5BB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79E6A324"/>
+    <w:nsid w:val="01ACF861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0082F5BA"/>
+    <w:nsid w:val="0C9D4C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>