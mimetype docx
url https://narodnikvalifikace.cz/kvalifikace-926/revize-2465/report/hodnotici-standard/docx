--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70E9D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70E9D2A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70E9D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459A3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459A3307" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459A3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:18:38</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CAC68DC"/>
+    <w:nsid w:val="040EAB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C5BB41"/>
+    <w:nsid w:val="4E0E2075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01ACF861"/>
+    <w:nsid w:val="605C80DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C9D4C08"/>
+    <w:nsid w:val="16DC1EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>