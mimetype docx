--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459A3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459A3307" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459A3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5550E402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5550E402" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5550E402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:34:32</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="040EAB0F"/>
+    <w:nsid w:val="19025F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E0E2075"/>
+    <w:nsid w:val="16AB7DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="605C80DB"/>
+    <w:nsid w:val="6CEC9E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16DC1EF5"/>
+    <w:nsid w:val="1CB6F7C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>