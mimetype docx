--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5550E402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5550E402" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5550E402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B45D6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B45D6A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B45D6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:35:03</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19025F96"/>
+    <w:nsid w:val="42B107C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16AB7DEC"/>
+    <w:nsid w:val="7373E891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CEC9E42"/>
+    <w:nsid w:val="64E7FFB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CB6F7C5"/>
+    <w:nsid w:val="7522CACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>