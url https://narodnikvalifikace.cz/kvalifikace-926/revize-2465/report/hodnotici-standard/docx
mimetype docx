--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B45D6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B45D6A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B45D6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A7C8FF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A7C8FF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A7C8FF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro úspěšné hodnocení testu je třeba dosáhnout alespoň 75 % úspěšnosti zodpovězení otázek za každou oblast a zároveň 80 % úspěšnosti v testu jako celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5708,51 +5708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6847,51 +6847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 4 hodiny, doba trvání písemné části zkoušky maximálně 60 minut. (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7756,84 +7756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:13:28</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42B107C8"/>
+    <w:nsid w:val="5A3D3C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7919,51 +7919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7373E891"/>
+    <w:nsid w:val="1C03DE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8049,51 +8049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64E7FFB9"/>
+    <w:nsid w:val="738AA589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8179,51 +8179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7522CACB"/>
+    <w:nsid w:val="7211EE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>