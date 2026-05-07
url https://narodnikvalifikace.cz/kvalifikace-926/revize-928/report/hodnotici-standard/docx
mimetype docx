--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3179671D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3179671D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3179671D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA48FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA48FD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA48FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.4.2026 3:32:58</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="583DE02D"/>
+    <w:nsid w:val="6C07DCA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>