--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA48FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA48FD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA48FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B7FD3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B7FD3F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B7FD3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.5.2026 19:20:42</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C07DCA6"/>
+    <w:nsid w:val="7F270A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>