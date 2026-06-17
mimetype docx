--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B7FD3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B7FD3F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B7FD3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350BEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350BEDFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350BEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 28.5.2026 3:20:41</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F270A84"/>
+    <w:nsid w:val="54322DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>