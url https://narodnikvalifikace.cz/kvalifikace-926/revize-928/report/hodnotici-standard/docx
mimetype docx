--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350BEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350BEDFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350BEDFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76F7E55E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76F7E55E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76F7E55E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 17.6.2026 13:04:27</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54322DC4"/>
+    <w:nsid w:val="73398C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>