--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76F7E55E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76F7E55E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76F7E55E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R551FB05F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR551FB05F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR551FB05F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 16:26:48</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73398C54"/>
+    <w:nsid w:val="03EC73DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>