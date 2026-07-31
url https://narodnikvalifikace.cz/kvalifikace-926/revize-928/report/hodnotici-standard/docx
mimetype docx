--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R551FB05F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR551FB05F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR551FB05F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA63762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA63762" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA63762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 7.7.2026 17:36:21</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03EC73DD"/>
+    <w:nsid w:val="1843A82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>