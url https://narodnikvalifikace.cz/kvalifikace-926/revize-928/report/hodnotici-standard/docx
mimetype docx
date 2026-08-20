--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA63762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA63762" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA63762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2524B91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2524B91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2524B91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 31.7.2026 14:33:09</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1843A82B"/>
+    <w:nsid w:val="13718A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>