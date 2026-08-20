--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2524B91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2524B91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2524B91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCCB56A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCCB56A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCCB56A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:12:59</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13718A95"/>
+    <w:nsid w:val="562D52E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>