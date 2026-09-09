--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCCB56A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCCB56A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCCB56A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBB45332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBB45332" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBB45332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4824,51 +4824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6616,84 +6616,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Staniční pracovník lanové dráhy, 20.8.2026 19:57:33</w:t>
+        <w:t>Staniční pracovník lanové dráhy, 9.9.2026 22:24:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="562D52E4"/>
+    <w:nsid w:val="65EDFE9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>