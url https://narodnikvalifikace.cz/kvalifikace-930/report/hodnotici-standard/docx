--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D79E39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D79E39E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D79E39E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC1F26C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC1F26C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC1F26C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 16.4.2026 22:51:59</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AB7AD99"/>
+    <w:nsid w:val="15333006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="336936D7"/>
+    <w:nsid w:val="39B1D277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60920647"/>
+    <w:nsid w:val="2ADB1104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45AA4581"/>
+    <w:nsid w:val="08573C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DA73406"/>
+    <w:nsid w:val="6173E3A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="534262D8"/>
+    <w:nsid w:val="50BB256F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>