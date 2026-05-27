--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC1F26C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC1F26C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC1F26C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74F2BBA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74F2BBA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74F2BBA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 15:59:42</w:t>
+        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15333006"/>
+    <w:nsid w:val="6050A94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39B1D277"/>
+    <w:nsid w:val="5F2156A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ADB1104"/>
+    <w:nsid w:val="727DEC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08573C16"/>
+    <w:nsid w:val="52329722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6173E3A1"/>
+    <w:nsid w:val="5311D156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50BB256F"/>
+    <w:nsid w:val="7516FD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>