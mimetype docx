--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74F2BBA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74F2BBA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74F2BBA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C115C92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C115C92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C115C92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 27.5.2026 23:48:17</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6050A94F"/>
+    <w:nsid w:val="669DAD77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2156A1"/>
+    <w:nsid w:val="13F40C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="727DEC9D"/>
+    <w:nsid w:val="56710A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52329722"/>
+    <w:nsid w:val="0680A6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5311D156"/>
+    <w:nsid w:val="3211A450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7516FD8B"/>
+    <w:nsid w:val="4E31F0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>