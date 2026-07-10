--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C115C92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C115C92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C115C92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAA67425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAA67425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAA67425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 9:13:34</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="669DAD77"/>
+    <w:nsid w:val="590CA5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13F40C1E"/>
+    <w:nsid w:val="78EDE77C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56710A9C"/>
+    <w:nsid w:val="738AC07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0680A6E1"/>
+    <w:nsid w:val="290FF59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3211A450"/>
+    <w:nsid w:val="0A6B2321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E31F0B4"/>
+    <w:nsid w:val="166372F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>