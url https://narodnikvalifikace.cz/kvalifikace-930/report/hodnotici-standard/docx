--- v4 (2026-07-10)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAA67425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAA67425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAA67425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77EC893A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77EC893A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77EC893A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 0:21:28</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="590CA5C6"/>
+    <w:nsid w:val="79E0BC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78EDE77C"/>
+    <w:nsid w:val="3A3824DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="738AC07B"/>
+    <w:nsid w:val="07C3FAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290FF59B"/>
+    <w:nsid w:val="743795C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A6B2321"/>
+    <w:nsid w:val="6159D6A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="166372F9"/>
+    <w:nsid w:val="701A0333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>