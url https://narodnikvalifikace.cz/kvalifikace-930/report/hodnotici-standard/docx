--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77EC893A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77EC893A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77EC893A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F674106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F674106" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F674106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 1:34:50</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79E0BC05"/>
+    <w:nsid w:val="40DE522A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A3824DC"/>
+    <w:nsid w:val="5A212867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07C3FAD9"/>
+    <w:nsid w:val="6C9828CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="743795C7"/>
+    <w:nsid w:val="1885AD02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6159D6A5"/>
+    <w:nsid w:val="51993BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="701A0333"/>
+    <w:nsid w:val="76A81837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>