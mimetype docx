--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F674106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F674106" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F674106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7195A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7195A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7195A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 14:29:36</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40DE522A"/>
+    <w:nsid w:val="685C6A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A212867"/>
+    <w:nsid w:val="4DDE815B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C9828CB"/>
+    <w:nsid w:val="72D34B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1885AD02"/>
+    <w:nsid w:val="384DDDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51993BFF"/>
+    <w:nsid w:val="169050B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76A81837"/>
+    <w:nsid w:val="645E9BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>