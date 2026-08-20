--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7195A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7195A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7195A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4589E2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4589E2BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4589E2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 20.8.2026 23:40:09</w:t>
+        <w:t>Klapkař/klapkařka, 20.8.2026 23:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="685C6A01"/>
+    <w:nsid w:val="462AA4FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDE815B"/>
+    <w:nsid w:val="0F3D2083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72D34B41"/>
+    <w:nsid w:val="7480A19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="384DDDC4"/>
+    <w:nsid w:val="2197976B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="169050B9"/>
+    <w:nsid w:val="52E83655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="645E9BEB"/>
+    <w:nsid w:val="18C08F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>