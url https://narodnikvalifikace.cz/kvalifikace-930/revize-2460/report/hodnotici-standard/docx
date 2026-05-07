--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E6C4299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E6C4299" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E6C4299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38EA8CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38EA8CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38EA8CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:47</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:47</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:47</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:47</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:47</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:48</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.4.2026 3:18:48</w:t>
+        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44E1AC16"/>
+    <w:nsid w:val="67B91A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31BA990E"/>
+    <w:nsid w:val="03F673F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75127DC0"/>
+    <w:nsid w:val="5F16150B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="051CE71D"/>
+    <w:nsid w:val="54D80820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A643E76"/>
+    <w:nsid w:val="3CAE59E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30DC6BAC"/>
+    <w:nsid w:val="5959A687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>