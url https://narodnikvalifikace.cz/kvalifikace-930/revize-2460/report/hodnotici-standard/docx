--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38EA8CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38EA8CAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38EA8CAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2417FB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2417FB91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2417FB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:00</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 7.5.2026 18:55:01</w:t>
+        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67B91A98"/>
+    <w:nsid w:val="7E606D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03F673F5"/>
+    <w:nsid w:val="0D70081A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F16150B"/>
+    <w:nsid w:val="5A1F1EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54D80820"/>
+    <w:nsid w:val="30FFF7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CAE59E4"/>
+    <w:nsid w:val="11588799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5959A687"/>
+    <w:nsid w:val="4634F379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>