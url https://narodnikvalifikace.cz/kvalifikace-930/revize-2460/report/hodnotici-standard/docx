--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2417FB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2417FB91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2417FB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E13EF9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E13EF9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E13EF9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 28.5.2026 4:20:11</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E606D91"/>
+    <w:nsid w:val="77441291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D70081A"/>
+    <w:nsid w:val="2D0C3960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A1F1EF7"/>
+    <w:nsid w:val="4A1003B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30FFF7B9"/>
+    <w:nsid w:val="0DAFF29D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11588799"/>
+    <w:nsid w:val="1A8BE68A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4634F379"/>
+    <w:nsid w:val="29562753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>