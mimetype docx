--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E13EF9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E13EF9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E13EF9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5192A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5192A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5192A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 14:24:25</w:t>
+        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77441291"/>
+    <w:nsid w:val="218930C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0C3960"/>
+    <w:nsid w:val="3C3C44E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A1003B0"/>
+    <w:nsid w:val="38AE36A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DAFF29D"/>
+    <w:nsid w:val="5FA85D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A8BE68A"/>
+    <w:nsid w:val="54C8D8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29562753"/>
+    <w:nsid w:val="0038D395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>