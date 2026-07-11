--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5192A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5192A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5192A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BFFA675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BFFA675" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BFFA675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 17.6.2026 15:56:59</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="218930C7"/>
+    <w:nsid w:val="79B08F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3C44E0"/>
+    <w:nsid w:val="176D2BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38AE36A4"/>
+    <w:nsid w:val="488BCCB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FA85D3B"/>
+    <w:nsid w:val="7580B474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54C8D8EF"/>
+    <w:nsid w:val="0272497F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0038D395"/>
+    <w:nsid w:val="57632AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>