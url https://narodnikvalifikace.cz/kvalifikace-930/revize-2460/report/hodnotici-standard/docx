--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BFFA675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BFFA675" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BFFA675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D95968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D95968" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D95968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 4:06:07</w:t>
+        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79B08F37"/>
+    <w:nsid w:val="225FF13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="176D2BB9"/>
+    <w:nsid w:val="6268CDAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="488BCCB3"/>
+    <w:nsid w:val="1DD176BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7580B474"/>
+    <w:nsid w:val="0783521B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0272497F"/>
+    <w:nsid w:val="022DD43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="57632AD0"/>
+    <w:nsid w:val="0D1F72F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>