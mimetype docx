--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D95968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D95968" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D95968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F6B8EA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F6B8EA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F6B8EA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 11.7.2026 5:24:44</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="225FF13B"/>
+    <w:nsid w:val="396907F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6268CDAF"/>
+    <w:nsid w:val="05A4F823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DD176BA"/>
+    <w:nsid w:val="6505ECD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0783521B"/>
+    <w:nsid w:val="47FAC9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="022DD43B"/>
+    <w:nsid w:val="5B9F0873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D1F72F9"/>
+    <w:nsid w:val="4D3E3048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>