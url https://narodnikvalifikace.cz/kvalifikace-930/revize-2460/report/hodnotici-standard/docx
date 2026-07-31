--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F6B8EA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F6B8EA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F6B8EA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53247336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53247336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53247336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 19:31:21</w:t>
+        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="396907F5"/>
+    <w:nsid w:val="029A47E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A4F823"/>
+    <w:nsid w:val="5B70F32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6505ECD3"/>
+    <w:nsid w:val="2C2122A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47FAC9E0"/>
+    <w:nsid w:val="4862518E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B9F0873"/>
+    <w:nsid w:val="1292194E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D3E3048"/>
+    <w:nsid w:val="71EE6A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>