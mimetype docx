--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53247336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53247336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53247336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5099ACA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5099ACA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5099ACA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:19</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:20</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 31.7.2026 21:13:20</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="029A47E7"/>
+    <w:nsid w:val="79ACEBAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B70F32C"/>
+    <w:nsid w:val="404B8E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C2122A1"/>
+    <w:nsid w:val="48614A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4862518E"/>
+    <w:nsid w:val="0FF53F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1292194E"/>
+    <w:nsid w:val="3A3074C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="71EE6A30"/>
+    <w:nsid w:val="1F1FBA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>