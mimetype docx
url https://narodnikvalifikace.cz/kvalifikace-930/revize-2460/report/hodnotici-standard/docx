--- v9 (2026-08-20)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5099ACA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5099ACA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5099ACA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4BA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4BA46C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4BA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2650,51 +2650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7219,51 +7219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,84 +7680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hornická společnost podkrušnohorské oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Klapkař/klapkařka, 21.8.2026 1:41:38</w:t>
+        <w:t>Klapkař/klapkařka, 21.8.2026 2:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79ACEBAD"/>
+    <w:nsid w:val="653F507B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,51 +7843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404B8E75"/>
+    <w:nsid w:val="351C03D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7973,51 +7973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48614A40"/>
+    <w:nsid w:val="59E7A1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8103,51 +8103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FF53F12"/>
+    <w:nsid w:val="2D0683F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A3074C1"/>
+    <w:nsid w:val="24B84D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F1FBA22"/>
+    <w:nsid w:val="0EDBC114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>