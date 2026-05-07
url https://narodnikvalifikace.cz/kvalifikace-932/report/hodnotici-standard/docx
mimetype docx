--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R417C775B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR417C775B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR417C775B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC8FC70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC8FC70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC8FC70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 16.4.2026 22:54:49</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52E61814"/>
+    <w:nsid w:val="3D03C3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248D60C1"/>
+    <w:nsid w:val="1DA663E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0368A57C"/>
+    <w:nsid w:val="78CA5B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46E712F0"/>
+    <w:nsid w:val="5F06FA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="209EDC54"/>
+    <w:nsid w:val="546B07A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>