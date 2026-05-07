--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC8FC70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC8FC70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC8FC70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4720B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4720B712" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4720B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:00:15</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D03C3B0"/>
+    <w:nsid w:val="59EBEBAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA663E7"/>
+    <w:nsid w:val="1A7A4A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78CA5B53"/>
+    <w:nsid w:val="41937790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F06FA5A"/>
+    <w:nsid w:val="4111598A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="546B07A6"/>
+    <w:nsid w:val="716CAA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>