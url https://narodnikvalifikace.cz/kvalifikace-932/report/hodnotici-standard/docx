--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4720B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4720B712" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4720B712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9C888E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9C888E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9C888E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 16:58:43</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59EBEBAA"/>
+    <w:nsid w:val="09A81A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A7A4A7D"/>
+    <w:nsid w:val="1D9EB598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41937790"/>
+    <w:nsid w:val="4C69A6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4111598A"/>
+    <w:nsid w:val="0B86D099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="716CAA90"/>
+    <w:nsid w:val="76188092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>