--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9C888E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9C888E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9C888E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58195FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58195FAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58195FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 0:55:55</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09A81A57"/>
+    <w:nsid w:val="3EDC54D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D9EB598"/>
+    <w:nsid w:val="4B5B0033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C69A6B7"/>
+    <w:nsid w:val="0C7BDC29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B86D099"/>
+    <w:nsid w:val="3D201802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76188092"/>
+    <w:nsid w:val="7F4EFA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>