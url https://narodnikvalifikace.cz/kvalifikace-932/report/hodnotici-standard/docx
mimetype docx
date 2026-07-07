--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58195FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58195FAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58195FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52AA3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52AA3C7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52AA3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 9:34:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EDC54D7"/>
+    <w:nsid w:val="51ACCAB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5B0033"/>
+    <w:nsid w:val="2443424D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C7BDC29"/>
+    <w:nsid w:val="03E5BCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D201802"/>
+    <w:nsid w:val="1594E4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F4EFA91"/>
+    <w:nsid w:val="72D0234B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>