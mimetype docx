--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52AA3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52AA3C7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52AA3C7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8C3AC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8C3AC45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8C3AC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 12:22:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51ACCAB5"/>
+    <w:nsid w:val="17942262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2443424D"/>
+    <w:nsid w:val="3FBC02A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03E5BCBC"/>
+    <w:nsid w:val="1ABD7B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1594E4D6"/>
+    <w:nsid w:val="1EA67126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72D0234B"/>
+    <w:nsid w:val="569FD95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>