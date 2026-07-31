--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8C3AC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8C3AC45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8C3AC45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229A33C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229A33C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229A33C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 13:43:10</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17942262"/>
+    <w:nsid w:val="088F27DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FBC02A2"/>
+    <w:nsid w:val="1A56C4A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1ABD7B27"/>
+    <w:nsid w:val="7C7AE3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EA67126"/>
+    <w:nsid w:val="356F4A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="569FD95D"/>
+    <w:nsid w:val="185145DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>