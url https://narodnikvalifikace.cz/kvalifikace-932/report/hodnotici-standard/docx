--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229A33C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229A33C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229A33C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F21112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F21112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F21112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 11:09:09</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="088F27DF"/>
+    <w:nsid w:val="7808484F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A56C4A7"/>
+    <w:nsid w:val="449836E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C7AE3A8"/>
+    <w:nsid w:val="0C60D168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="356F4A6D"/>
+    <w:nsid w:val="7B0D7B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="185145DD"/>
+    <w:nsid w:val="0DC3C72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>