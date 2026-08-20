--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F21112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F21112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F21112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E79089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E79089" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E79089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 12:41:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7808484F"/>
+    <w:nsid w:val="3ADC8CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="449836E8"/>
+    <w:nsid w:val="008E974A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C60D168"/>
+    <w:nsid w:val="5A09E34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B0D7B4A"/>
+    <w:nsid w:val="0027ACC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0DC3C72F"/>
+    <w:nsid w:val="3CF986BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>