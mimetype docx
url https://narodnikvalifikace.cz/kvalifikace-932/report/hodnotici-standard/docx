--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E79089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E79089" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E79089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A0BDF0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A0BDF0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A0BDF0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 17:57:28</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 9.9.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3ADC8CCA"/>
+    <w:nsid w:val="6BBD2726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="008E974A"/>
+    <w:nsid w:val="7BD1B148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A09E34E"/>
+    <w:nsid w:val="3A50F6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0027ACC6"/>
+    <w:nsid w:val="7872D997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CF986BF"/>
+    <w:nsid w:val="5EB9481B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>