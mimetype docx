--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD2F04A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD2F04A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD2F04A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R252EF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR252EF0B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR252EF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.4.2026 3:38:32</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5641EBA8"/>
+    <w:nsid w:val="12C15A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB0EFFF"/>
+    <w:nsid w:val="6AC14CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F9A7552"/>
+    <w:nsid w:val="45A93031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DFB309B"/>
+    <w:nsid w:val="0D372310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47E167DD"/>
+    <w:nsid w:val="7ABBD530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>