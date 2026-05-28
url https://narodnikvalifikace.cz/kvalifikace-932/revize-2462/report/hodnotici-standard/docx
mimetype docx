--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R252EF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR252EF0B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR252EF0B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13F14B0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13F14B0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13F14B0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.5.2026 19:11:42</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12C15A88"/>
+    <w:nsid w:val="534FEEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AC14CD9"/>
+    <w:nsid w:val="78299EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45A93031"/>
+    <w:nsid w:val="6B62E7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D372310"/>
+    <w:nsid w:val="270B0194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7ABBD530"/>
+    <w:nsid w:val="7E201365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>