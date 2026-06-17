--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13F14B0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13F14B0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13F14B0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4137B1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4137B1F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4137B1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 28.5.2026 4:30:48</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="534FEEC1"/>
+    <w:nsid w:val="2BB17024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78299EC8"/>
+    <w:nsid w:val="45CEB987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B62E7D2"/>
+    <w:nsid w:val="05D4A428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="270B0194"/>
+    <w:nsid w:val="45FEDD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E201365"/>
+    <w:nsid w:val="2B552CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>