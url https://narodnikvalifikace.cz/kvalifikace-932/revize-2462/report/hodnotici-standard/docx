--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4137B1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4137B1F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4137B1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5E10A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5E10A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5E10A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 15:09:04</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BB17024"/>
+    <w:nsid w:val="30D79187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45CEB987"/>
+    <w:nsid w:val="22B002C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05D4A428"/>
+    <w:nsid w:val="378187CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45FEDD6B"/>
+    <w:nsid w:val="2FDE224E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B552CEC"/>
+    <w:nsid w:val="2A6C89E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>