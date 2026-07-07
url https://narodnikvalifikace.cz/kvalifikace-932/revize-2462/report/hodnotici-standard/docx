--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5E10A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5E10A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5E10A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F37D27E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F37D27E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F37D27E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 17.6.2026 16:12:00</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30D79187"/>
+    <w:nsid w:val="32CAA0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B002C2"/>
+    <w:nsid w:val="7DCE8F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="378187CF"/>
+    <w:nsid w:val="273EB406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FDE224E"/>
+    <w:nsid w:val="3ED98420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A6C89E7"/>
+    <w:nsid w:val="4EA582B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>