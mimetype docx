--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F37D27E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F37D27E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F37D27E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6766FE6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6766FE6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6766FE6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 7.7.2026 17:46:50</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32CAA0C2"/>
+    <w:nsid w:val="1441FC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DCE8F4B"/>
+    <w:nsid w:val="4B9C24A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="273EB406"/>
+    <w:nsid w:val="26CE9931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ED98420"/>
+    <w:nsid w:val="59F16181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EA582B0"/>
+    <w:nsid w:val="55B9EA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>