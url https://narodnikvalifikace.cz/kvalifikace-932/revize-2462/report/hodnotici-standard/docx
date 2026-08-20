--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6766FE6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6766FE6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6766FE6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677BF97B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677BF97B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677BF97B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 31.7.2026 19:36:27</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1441FC33"/>
+    <w:nsid w:val="1CAB4DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9C24A3"/>
+    <w:nsid w:val="70F3A571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26CE9931"/>
+    <w:nsid w:val="6E76EFB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59F16181"/>
+    <w:nsid w:val="4A455F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55B9EA48"/>
+    <w:nsid w:val="67F9AA6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>