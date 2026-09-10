--- v7 (2026-08-20)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677BF97B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677BF97B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677BF97B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R600D217D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR600D217D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR600D217D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1921,51 +1921,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2926,51 +2926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,51 +7454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8275,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8792,84 +8792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník předák / hornice předačka rubání a ražení, 20.8.2026 21:04:41</w:t>
+        <w:t>Horník předák / hornice předačka rubání a ražení, 10.9.2026 2:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CAB4DCC"/>
+    <w:nsid w:val="63ED7B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8955,51 +8955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F3A571"/>
+    <w:nsid w:val="1ABF0A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9085,51 +9085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E76EFB8"/>
+    <w:nsid w:val="060C4606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9215,51 +9215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A455F89"/>
+    <w:nsid w:val="43ED0EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9345,51 +9345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67F9AA6A"/>
+    <w:nsid w:val="6FC554C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>