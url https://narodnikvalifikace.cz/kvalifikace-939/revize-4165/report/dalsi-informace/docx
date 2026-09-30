--- v6 (2026-08-20)
+++ v7 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7746B81A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7746B81A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7746B81A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D8DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D8DDE93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D8DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 20.8.2026 23:49:36</w:t>
+        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1341,51 +1341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 20.8.2026 23:49:36</w:t>
+        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2099,51 +2099,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výrobce textilií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 20.8.2026 23:49:36</w:t>
+        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>