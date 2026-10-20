--- v7 (2026-09-30)
+++ v8 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D8DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D8DDE93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D8DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R570D37ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR570D37ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR570D37ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
+        <w:t>Přadlák/přadlena, 20.10.2026 12:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -515,646 +515,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3767"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přadlák/přadlena (kód: 31-021-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5160"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úpravář/úpravářka textilií (kód: 31-030-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5521"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5521"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5789"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6398"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6398"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barvíř/barvířka textilií (kód: 31-040-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6914"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úpravář/úpravářka textilií (kód: 31-030-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7543"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barvíř/barvířka textilií (kód: 31-040-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7791"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8152"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8152"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8420"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pletař/pletařka (kód: 31-042-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8668"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přadlák/přadlena (kód: 31-021-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9029"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9029"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 29.6.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9297"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Plsťař/plsťařka (kód: 31-037-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úpravář/úpravářka srsti (kód: 31-046-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9793"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zušlechťovač/zušlechťovačka plsti (kód: 31-047-H)</w:t>
-      </w:r>
-[...406 lines deleted...]
-        <w:t>Výrobce/výrobkyně technických textilií (kód: 31-064-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10154"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="10154"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
+        <w:t>Platnost od 14.10.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10422"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena (kód: 31-021-H)</w:t>
+        <w:t>Tiskař/tiskařka na strojích pro digitální potisk textilií (kód: 31-058-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10670"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11031"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="11031"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
+        <w:t>Platnost od 1.12.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11299"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář/úpravářka textilií (kód: 31-030-H)</w:t>
+        <w:t>Výrobce/výrobkyně technických textilií (kód: 31-064-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11795"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12135"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
@@ -1205,187 +1205,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="13429"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 29.6.2015 do neomezeně</w:t>
+        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař/plsťařka (kód: 31-037-H)</w:t>
+        <w:t>Přadlák/přadlena (kód: 31-021-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13944"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář/úpravářka srsti (kód: 31-046-H)</w:t>
-[...16 lines deleted...]
-        <w:t>Zušlechťovač/zušlechťovačka plsti (kód: 31-047-H)</w:t>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14554"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14306"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="14554"/>
-[...10 lines deleted...]
-        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="14306"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 17.2.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14822"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
-[...16 lines deleted...]
-        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
+        <w:t>Úpravář/úpravářka textilií (kód: 31-030-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
+        <w:t>Přadlák/přadlena, 20.10.2026 12:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1505,85 +1488,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="2268"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 14.10.2015 do neomezeně</w:t>
+        <w:t>Platnost od 28.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2536"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař/tiskařka na strojích pro digitální potisk textilií (kód: 31-058-H)</w:t>
+        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2784"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
+        <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3145"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3145"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -1777,373 +1760,390 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5776"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 29.6.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6044"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plsťař/plsťařka (kód: 31-037-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6292"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úpravář/úpravářka srsti (kód: 31-046-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6540"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zušlechťovač/zušlechťovačka plsti (kód: 31-047-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 14.10.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7169"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tiskař/tiskařka na strojích pro digitální potisk textilií (kód: 31-058-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7417"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tiskař/tiskařka textilií (kód: 31-039-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7778"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7778"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 1.12.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6044"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8046"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tkadlec/tkadlena (kód: 31-031-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6292"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8294"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výrobce/výrobkyně technických textilií (kód: 31-064-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...134 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8294"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8542"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8521"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8769"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8861"/>
+        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="8917"/>
+        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="9165"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povolání / Typová pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="8861"/>
+        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="8917"/>
+        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="9165"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nadřízené povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9470"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9526"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Přadlák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="9222"/>
+        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="9470"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="9278"/>
+        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="9526"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výrobce textilií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přadlák/přadlena, 30.9.2026 5:43:13</w:t>
+        <w:t>Přadlák/přadlena, 20.10.2026 12:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>