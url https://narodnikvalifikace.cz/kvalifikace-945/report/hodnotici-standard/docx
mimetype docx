--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E889150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E889150" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E889150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R554F991B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR554F991B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR554F991B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.4.2026 1:54:46</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A851A0B"/>
+    <w:nsid w:val="48D98483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26DE4C45"/>
+    <w:nsid w:val="21EC84B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C3DD872"/>
+    <w:nsid w:val="32D4B553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="255E820B"/>
+    <w:nsid w:val="3E46072A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="188DB441"/>
+    <w:nsid w:val="2989E899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5018246A"/>
+    <w:nsid w:val="0577CB35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>