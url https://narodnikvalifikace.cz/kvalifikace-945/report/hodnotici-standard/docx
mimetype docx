--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R554F991B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR554F991B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR554F991B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48005CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48005CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48005CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 7.5.2026 16:07:14</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48D98483"/>
+    <w:nsid w:val="32BD69E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21EC84B4"/>
+    <w:nsid w:val="35C310E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32D4B553"/>
+    <w:nsid w:val="02517766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E46072A"/>
+    <w:nsid w:val="30A505C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2989E899"/>
+    <w:nsid w:val="18832C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0577CB35"/>
+    <w:nsid w:val="70AEAE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>