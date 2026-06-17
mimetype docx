--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48005CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48005CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48005CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D24B780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D24B780" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D24B780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 28.5.2026 0:11:05</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32BD69E2"/>
+    <w:nsid w:val="5EFFADB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C310E6"/>
+    <w:nsid w:val="71831B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02517766"/>
+    <w:nsid w:val="3E37C6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30A505C6"/>
+    <w:nsid w:val="1C55F355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18832C5B"/>
+    <w:nsid w:val="53EC7E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="70AEAE61"/>
+    <w:nsid w:val="614D8CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>