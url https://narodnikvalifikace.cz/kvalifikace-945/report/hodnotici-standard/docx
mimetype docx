--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D24B780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D24B780" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D24B780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB74546F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB74546F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB74546F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 17.6.2026 9:34:09</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EFFADB1"/>
+    <w:nsid w:val="41284D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71831B63"/>
+    <w:nsid w:val="5A5A8526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E37C6B0"/>
+    <w:nsid w:val="19D2890A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C55F355"/>
+    <w:nsid w:val="57E16426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53EC7E89"/>
+    <w:nsid w:val="7A332697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="614D8CFB"/>
+    <w:nsid w:val="2F6200A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>