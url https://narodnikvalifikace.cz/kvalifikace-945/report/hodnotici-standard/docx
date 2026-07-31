--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB74546F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB74546F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB74546F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34E9E7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34E9E7D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34E9E7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 11.7.2026 0:59:51</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41284D83"/>
+    <w:nsid w:val="4031CF88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A5A8526"/>
+    <w:nsid w:val="462ABF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19D2890A"/>
+    <w:nsid w:val="674C05FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57E16426"/>
+    <w:nsid w:val="708BC75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A332697"/>
+    <w:nsid w:val="6442A239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F6200A8"/>
+    <w:nsid w:val="1330E0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>