--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34E9E7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34E9E7D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34E9E7D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0D4626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0D4626" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0D4626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 31.7.2026 9:52:15</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4031CF88"/>
+    <w:nsid w:val="760A19E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462ABF89"/>
+    <w:nsid w:val="40824550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="674C05FF"/>
+    <w:nsid w:val="745817A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="708BC75D"/>
+    <w:nsid w:val="71CA10CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6442A239"/>
+    <w:nsid w:val="085D33AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1330E0EF"/>
+    <w:nsid w:val="43FFDC03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>