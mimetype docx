--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0D4626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0D4626" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0D4626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0D0B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0D0B2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0D0B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 20.8.2026 12:36:01</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="760A19E9"/>
+    <w:nsid w:val="71F09159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40824550"/>
+    <w:nsid w:val="3562E7A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="745817A2"/>
+    <w:nsid w:val="60EFE2DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71CA10CF"/>
+    <w:nsid w:val="1A7F3AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="085D33AF"/>
+    <w:nsid w:val="1BDA5197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43FFDC03"/>
+    <w:nsid w:val="142761C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>