--- v7 (2026-09-09)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0D0B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0D0B2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0D0B2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R625777E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR625777E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR625777E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7466,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 19:24:04</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71F09159"/>
+    <w:nsid w:val="10DBEA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7629,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3562E7A8"/>
+    <w:nsid w:val="317FBA3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60EFE2DD"/>
+    <w:nsid w:val="0AC9C42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A7F3AFE"/>
+    <w:nsid w:val="45BA245D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +8019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BDA5197"/>
+    <w:nsid w:val="7AA07BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="142761C2"/>
+    <w:nsid w:val="1AC59D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>