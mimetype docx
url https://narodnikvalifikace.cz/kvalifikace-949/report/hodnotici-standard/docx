--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABD7F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABD7F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABD7F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F05709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F05709E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F05709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 19.4.2026 20:44:19</w:t>
+        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29CF9F2C"/>
+    <w:nsid w:val="6FEE831E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2117E9AA"/>
+    <w:nsid w:val="30E460EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15366E1C"/>
+    <w:nsid w:val="647AE002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D9E2794"/>
+    <w:nsid w:val="247BCF50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>