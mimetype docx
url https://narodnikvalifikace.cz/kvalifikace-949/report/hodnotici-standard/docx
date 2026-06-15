--- v1 (2026-05-11)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F05709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F05709E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F05709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736A3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736A3647" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736A3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 11.5.2026 4:45:47</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FEE831E"/>
+    <w:nsid w:val="489D3796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30E460EA"/>
+    <w:nsid w:val="7BCFA7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="647AE002"/>
+    <w:nsid w:val="5B94507B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="247BCF50"/>
+    <w:nsid w:val="38644AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>