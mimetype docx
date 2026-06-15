--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736A3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736A3647" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736A3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D27134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D27134" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D27134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 2:47:22</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="489D3796"/>
+    <w:nsid w:val="33BBB1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BCFA7DA"/>
+    <w:nsid w:val="666C4798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B94507B"/>
+    <w:nsid w:val="0B7473A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38644AAB"/>
+    <w:nsid w:val="66E73F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>