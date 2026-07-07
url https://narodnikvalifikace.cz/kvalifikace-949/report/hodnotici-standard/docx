--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D27134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D27134" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D27134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F91C414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F91C414" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F91C414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 4:40:51</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33BBB1DF"/>
+    <w:nsid w:val="6991CF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="666C4798"/>
+    <w:nsid w:val="7116E209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B7473A0"/>
+    <w:nsid w:val="0457891F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66E73F9C"/>
+    <w:nsid w:val="1D2FB85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>