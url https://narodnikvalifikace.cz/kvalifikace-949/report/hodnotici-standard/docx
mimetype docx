--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F91C414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F91C414" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F91C414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE37EBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE37EBD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE37EBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 9:47:12</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6991CF70"/>
+    <w:nsid w:val="2B9FF48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7116E209"/>
+    <w:nsid w:val="2EB5EDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0457891F"/>
+    <w:nsid w:val="65796977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D2FB85E"/>
+    <w:nsid w:val="58DF6820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>