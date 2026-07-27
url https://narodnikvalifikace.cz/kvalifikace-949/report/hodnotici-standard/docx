--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE37EBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE37EBD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE37EBD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25871846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25871846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25871846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 11:07:13</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B9FF48B"/>
+    <w:nsid w:val="1098A099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EB5EDCD"/>
+    <w:nsid w:val="1BA12E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65796977"/>
+    <w:nsid w:val="5E02E89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58DF6820"/>
+    <w:nsid w:val="5BD99B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>