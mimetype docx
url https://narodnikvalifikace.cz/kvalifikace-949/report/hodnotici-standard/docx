--- v6 (2026-07-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25871846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25871846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25871846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R533F66E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR533F66E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR533F66E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 13:42:27</w:t>
+        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1098A099"/>
+    <w:nsid w:val="6BD7B12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BA12E17"/>
+    <w:nsid w:val="08CDD4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E02E89C"/>
+    <w:nsid w:val="22AD1FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BD99B3C"/>
+    <w:nsid w:val="68E8A04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>