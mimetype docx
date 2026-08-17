--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R533F66E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR533F66E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR533F66E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B976307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B976307" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B976307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 27.7.2026 14:44:18</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BD7B12A"/>
+    <w:nsid w:val="25622C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08CDD4D3"/>
+    <w:nsid w:val="66AC05AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22AD1FB9"/>
+    <w:nsid w:val="38E6AEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68E8A04D"/>
+    <w:nsid w:val="41B6E8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>