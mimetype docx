--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B976307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B976307" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B976307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B0D6745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B0D6745" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B0D6745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 18:16:57</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25622C11"/>
+    <w:nsid w:val="1B94D9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66AC05AC"/>
+    <w:nsid w:val="0DDEA3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38E6AEEF"/>
+    <w:nsid w:val="53C5D103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41B6E8C0"/>
+    <w:nsid w:val="184632C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>