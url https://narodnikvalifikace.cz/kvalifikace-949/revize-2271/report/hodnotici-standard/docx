--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CACF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CACF22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CACF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E147F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E147F95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E147F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 29.4.2026 4:31:44</w:t>
+        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ECAF664"/>
+    <w:nsid w:val="10CB5414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B09CAA0"/>
+    <w:nsid w:val="1C46A114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="244B9E6A"/>
+    <w:nsid w:val="1F4E2184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13F52403"/>
+    <w:nsid w:val="3FCA0D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DA1B7E1"/>
+    <w:nsid w:val="2F649EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0204D3BB"/>
+    <w:nsid w:val="387E822C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="339DABA1"/>
+    <w:nsid w:val="75968D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>