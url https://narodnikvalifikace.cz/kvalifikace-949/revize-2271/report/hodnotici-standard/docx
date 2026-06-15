--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E147F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E147F95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E147F95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R724B40A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR724B40A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR724B40A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 25.5.2026 4:59:06</w:t>
+        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10CB5414"/>
+    <w:nsid w:val="696FB3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C46A114"/>
+    <w:nsid w:val="3E4859C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F4E2184"/>
+    <w:nsid w:val="6F039A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FCA0D37"/>
+    <w:nsid w:val="5CC63218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F649EF0"/>
+    <w:nsid w:val="3D174476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="387E822C"/>
+    <w:nsid w:val="16A47EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="75968D96"/>
+    <w:nsid w:val="25FCEAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>