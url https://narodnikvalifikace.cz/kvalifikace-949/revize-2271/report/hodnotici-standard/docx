--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R724B40A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR724B40A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR724B40A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F55687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F55687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F55687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 6:25:51</w:t>
+        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="696FB3D2"/>
+    <w:nsid w:val="195B3717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E4859C7"/>
+    <w:nsid w:val="430ED411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F039A4F"/>
+    <w:nsid w:val="05884D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CC63218"/>
+    <w:nsid w:val="43768B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D174476"/>
+    <w:nsid w:val="1227842B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16A47EFB"/>
+    <w:nsid w:val="277C3C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="25FCEAD9"/>
+    <w:nsid w:val="24C96EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>