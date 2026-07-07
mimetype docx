--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F55687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F55687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F55687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69504ED3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69504ED3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69504ED3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 15.6.2026 8:20:01</w:t>
+        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="195B3717"/>
+    <w:nsid w:val="54E27D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="430ED411"/>
+    <w:nsid w:val="329C06DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05884D70"/>
+    <w:nsid w:val="08E350A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43768B77"/>
+    <w:nsid w:val="7264C2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1227842B"/>
+    <w:nsid w:val="225F9C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="277C3C11"/>
+    <w:nsid w:val="6AC7C3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24C96EDE"/>
+    <w:nsid w:val="63E2C807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>