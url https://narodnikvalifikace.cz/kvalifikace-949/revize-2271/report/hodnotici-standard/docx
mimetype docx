--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69504ED3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69504ED3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69504ED3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BAA01B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BAA01B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BAA01B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 7.7.2026 12:26:40</w:t>
+        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54E27D8B"/>
+    <w:nsid w:val="3C6E68DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329C06DA"/>
+    <w:nsid w:val="2D991041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08E350A1"/>
+    <w:nsid w:val="30F8D006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7264C2BE"/>
+    <w:nsid w:val="2AFA0726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="225F9C36"/>
+    <w:nsid w:val="4D664A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6AC7C3ED"/>
+    <w:nsid w:val="684E5554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="63E2C807"/>
+    <w:nsid w:val="39C140B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>