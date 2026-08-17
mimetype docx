--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BAA01B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BAA01B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BAA01B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64C1ABE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64C1ABE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64C1ABE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 27.7.2026 13:45:08</w:t>
+        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C6E68DE"/>
+    <w:nsid w:val="73A15D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D991041"/>
+    <w:nsid w:val="5C947118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30F8D006"/>
+    <w:nsid w:val="14840360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AFA0726"/>
+    <w:nsid w:val="78D4E2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D664A56"/>
+    <w:nsid w:val="4A346980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="684E5554"/>
+    <w:nsid w:val="5D28DFB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="39C140B6"/>
+    <w:nsid w:val="7F94A594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>