--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64C1ABE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64C1ABE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64C1ABE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4126D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4126D91E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4126D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 22:11:11</w:t>
+        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73A15D48"/>
+    <w:nsid w:val="1BFB3690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C947118"/>
+    <w:nsid w:val="746CC442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14840360"/>
+    <w:nsid w:val="7FD1E781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78D4E2A6"/>
+    <w:nsid w:val="30871574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A346980"/>
+    <w:nsid w:val="647D5779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D28DFB1"/>
+    <w:nsid w:val="11D4A5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F94A594"/>
+    <w:nsid w:val="0AFDDF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>