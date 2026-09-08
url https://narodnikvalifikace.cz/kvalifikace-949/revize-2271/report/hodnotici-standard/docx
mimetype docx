--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4126D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4126D91E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4126D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A0A5AC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A0A5AC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A0A5AC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:20</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník, 17.8.2026 23:15:21</w:t>
+        <w:t>Starožitník, 8.9.2026 7:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BFB3690"/>
+    <w:nsid w:val="02D2C102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="746CC442"/>
+    <w:nsid w:val="3A209F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FD1E781"/>
+    <w:nsid w:val="3A714E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30871574"/>
+    <w:nsid w:val="7C230530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="647D5779"/>
+    <w:nsid w:val="35ADFB32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11D4A5AA"/>
+    <w:nsid w:val="35DC6DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0AFDDF09"/>
+    <w:nsid w:val="5CDC0D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>