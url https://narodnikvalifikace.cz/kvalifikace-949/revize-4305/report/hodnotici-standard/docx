--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB6E58ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB6E58ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB6E58ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F139FEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F139FEA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F139FEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 7:48:08</w:t>
+        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A5D7FB0"/>
+    <w:nsid w:val="5375E622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA1AB66"/>
+    <w:nsid w:val="71EE4864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60B92446"/>
+    <w:nsid w:val="6C4B34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33FC6783"/>
+    <w:nsid w:val="23284B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="436ED6FD"/>
+    <w:nsid w:val="350688D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="02D5300B"/>
+    <w:nsid w:val="73CC572B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A672BF3"/>
+    <w:nsid w:val="451AF8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>