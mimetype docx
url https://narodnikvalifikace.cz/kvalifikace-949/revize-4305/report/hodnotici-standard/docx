--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F139FEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F139FEA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F139FEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C01F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C01F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C01F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 28.9.2026 14:34:15</w:t>
+        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5375E622"/>
+    <w:nsid w:val="4AB37C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71EE4864"/>
+    <w:nsid w:val="45763FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C4B34CF"/>
+    <w:nsid w:val="602AECF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23284B99"/>
+    <w:nsid w:val="008FA826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="350688D1"/>
+    <w:nsid w:val="4A205EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73CC572B"/>
+    <w:nsid w:val="03732662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="451AF8C8"/>
+    <w:nsid w:val="637A9815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>