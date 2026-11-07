--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C01F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C01F3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C01F3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4257DAA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4257DAA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4257DAA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,51 +1061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3426,51 +3426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5898,51 +5898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Rozsah písemné práce: 7‒10 normovaných strojopisných stran formátu A4 </w:t>
+        <w:t xml:space="preserve">Rozsah písemné práce: 7‒10 normovaných strojopisných stran formátu A4 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9532" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5957,51 +5957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Příloha: obrazová dokumentace (mimo stanovený rozsah písemné práce) </w:t>
+        <w:t xml:space="preserve">Příloha: obrazová dokumentace (mimo stanovený rozsah písemné práce) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9532" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6016,51 +6016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Použitá literatura: její uvedení v závěru písemné práce</w:t>
+        <w:t>Použitá literatura: její uvedení v závěru písemné práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9532" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6243,51 +6243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky prodejní a obchodní dokumentace</w:t>
+        <w:t>ukázky prodejní a obchodní dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9532" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6302,51 +6302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nejméně 7 kusů předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů (nábytek, sklo, porcelán a keramika, šperk, předmět z kovu a textilu, výtvarné umění), každý předmět lze použít pro ověření více kritérií (určení doby vzniku, ošetření a uložení zboží, balení a aranžování, výběr předmětů k opravám a restaurování).</w:t>
+        <w:t>nejméně 7 kusů předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů (nábytek, sklo, porcelán a keramika, šperk, předmět z kovu a textilu, výtvarné umění), každý předmět lze použít pro ověření více kritérií (určení doby vzniku, ošetření a uložení zboží, balení a aranžování, výběr předmětů k opravám a restaurování).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9532" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7158,51 +7158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7217,51 +7217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7674,51 +7674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•provozovna prodejny se starožitnostmi a běžným vybavením odpovídající bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště</w:t>
+        <w:t>provozovna prodejny se starožitnostmi a běžným vybavením odpovídající bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7733,51 +7733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s tiskárnou připojený k internetu</w:t>
+        <w:t>PC s tiskárnou připojený k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7792,51 +7792,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•psací potřeby a papír</w:t>
+        <w:t>psací potřeby a papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7851,51 +7851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7910,51 +7910,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky prodejní a obchodní dokumentace</w:t>
+        <w:t>ukázky prodejní a obchodní dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nejméně 7 ks předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů</w:t>
+        <w:t>nejméně 7 ks předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8028,51 +8028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•funkční pokladní systém</w:t>
+        <w:t>funkční pokladní systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8087,51 +8087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technicko-administrativní prostředky nutné k provozu pokladny</w:t>
+        <w:t>technicko-administrativní prostředky nutné k provozu pokladny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8146,51 +8146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platná měna</w:t>
+        <w:t>platná měna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8205,51 +8205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čtecí a identifikační zařízení karet</w:t>
+        <w:t>čtecí a identifikační zařízení karet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8376,51 +8376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky prodejní a obchodní dokumentace</w:t>
+        <w:t>ukázky prodejní a obchodní dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8435,51 +8435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nejméně 7 kusů předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů (nábytek, sklo, porcelán a keramika, šperk, předmět z kovu a textilu, výtvarné umění), každý předmět lze použít pro ověření více kritérií (určení doby vzniku, ošetření a uložení zboží, balení a aranžování, výběr předmětů k opravám a restaurování)</w:t>
+        <w:t>nejméně 7 kusů předmětů uměleckořemeslného nebo starožitného charakteru z různých materiálů (nábytek, sklo, porcelán a keramika, šperk, předmět z kovu a textilu, výtvarné umění), každý předmět lze použít pro ověření více kritérií (určení doby vzniku, ošetření a uložení zboží, balení a aranžování, výběr předmětů k opravám a restaurování)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6820" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8842,51 +8842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9527,84 +9527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 18.10.2026 18:12:14</w:t>
+        <w:t>Starožitník/starožitnice, 7.11.2026 17:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AB37C7E"/>
+    <w:nsid w:val="3A52224F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9690,51 +9690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45763FBC"/>
+    <w:nsid w:val="3C94762B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9820,51 +9820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="602AECF7"/>
+    <w:nsid w:val="457AC3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9950,51 +9950,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="008FA826"/>
+    <w:nsid w:val="5D6FDF1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10080,51 +10080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A205EEE"/>
+    <w:nsid w:val="292F7E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10210,51 +10210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03732662"/>
+    <w:nsid w:val="0BDF8850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10340,51 +10340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="637A9815"/>
+    <w:nsid w:val="34347069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>