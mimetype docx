--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33050C2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33050C2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33050C2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EAD4B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EAD4B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EAD4B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 29.4.2026 4:32:03</w:t>
+        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BD27DE2"/>
+    <w:nsid w:val="0218FD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F248DB"/>
+    <w:nsid w:val="107B0FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E251EB5"/>
+    <w:nsid w:val="6D53935D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49D89D12"/>
+    <w:nsid w:val="06EA8870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>