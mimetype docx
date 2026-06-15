--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EAD4B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EAD4B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EAD4B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1438F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1438F10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1438F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 25.5.2026 5:41:15</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0218FD9F"/>
+    <w:nsid w:val="0B2E9234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="107B0FF1"/>
+    <w:nsid w:val="75ADFF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D53935D"/>
+    <w:nsid w:val="463F0A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06EA8870"/>
+    <w:nsid w:val="5CE369A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>