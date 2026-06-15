--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1438F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1438F10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1438F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DF8417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DF8417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DF8417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 8:21:33</w:t>
+        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B2E9234"/>
+    <w:nsid w:val="5724E055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75ADFF02"/>
+    <w:nsid w:val="7C1AA1A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="463F0A91"/>
+    <w:nsid w:val="11370367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CE369A8"/>
+    <w:nsid w:val="4F82D5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>