--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DF8417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DF8417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DF8417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E93AA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E93AA4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E93AA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 15.6.2026 10:18:04</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5724E055"/>
+    <w:nsid w:val="0403DC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C1AA1A9"/>
+    <w:nsid w:val="5B56F113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11370367"/>
+    <w:nsid w:val="70B878D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F82D5AC"/>
+    <w:nsid w:val="2A703CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>