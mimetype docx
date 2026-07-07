--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E93AA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E93AA4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E93AA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39584E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39584E98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39584E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 15:00:36</w:t>
+        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0403DC48"/>
+    <w:nsid w:val="48FF9A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B56F113"/>
+    <w:nsid w:val="297ABCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70B878D4"/>
+    <w:nsid w:val="5E0F3DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A703CDF"/>
+    <w:nsid w:val="79735AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>