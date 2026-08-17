--- v5 (2026-07-07)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39584E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39584E98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39584E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3867D2FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3867D2FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3867D2FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 7.7.2026 16:18:13</w:t>
+        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48FF9A00"/>
+    <w:nsid w:val="4FE3D69B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="297ABCC3"/>
+    <w:nsid w:val="27ECE633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E0F3DF2"/>
+    <w:nsid w:val="252DE756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79735AA5"/>
+    <w:nsid w:val="362A9BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>