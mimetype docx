--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3867D2FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3867D2FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3867D2FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35D15807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35D15807" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35D15807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 17.8.2026 22:16:59</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FE3D69B"/>
+    <w:nsid w:val="1967CB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27ECE633"/>
+    <w:nsid w:val="7D515517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="252DE756"/>
+    <w:nsid w:val="7A2AF68F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="362A9BF9"/>
+    <w:nsid w:val="5182ACD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>