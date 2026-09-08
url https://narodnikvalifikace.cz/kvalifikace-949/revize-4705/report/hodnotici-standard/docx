--- v7 (2026-09-08)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35D15807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35D15807" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35D15807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R370A480B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR370A480B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR370A480B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4477,51 +4477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13059,51 +13059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16838,51 +16838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17329,84 +17329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hokeová Klára</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Starožitník/starožitnice, 8.9.2026 8:48:17</w:t>
+        <w:t>Starožitník/starožitnice, 8.9.2026 9:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1967CB5F"/>
+    <w:nsid w:val="443BC292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17492,51 +17492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D515517"/>
+    <w:nsid w:val="61276584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17622,51 +17622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A2AF68F"/>
+    <w:nsid w:val="22FE859B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17752,51 +17752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5182ACD3"/>
+    <w:nsid w:val="5DFA65C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>