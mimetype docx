--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2E0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2E0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2E0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4551DFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4551DFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4551DFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 19.4.2026 20:43:48</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DAA7BE7"/>
+    <w:nsid w:val="592990EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61047C01"/>
+    <w:nsid w:val="44290AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03B76916"/>
+    <w:nsid w:val="3E162C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="416B37A4"/>
+    <w:nsid w:val="648C07E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01B0415D"/>
+    <w:nsid w:val="1FE61F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24A12534"/>
+    <w:nsid w:val="6EC43B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0DA950D2"/>
+    <w:nsid w:val="16C4A798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1F68E8DF"/>
+    <w:nsid w:val="3424F4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>