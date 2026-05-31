--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4551DFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4551DFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4551DFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47E0E8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47E0E8F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47E0E8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 3:50:27</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="592990EA"/>
+    <w:nsid w:val="757AD123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44290AF8"/>
+    <w:nsid w:val="0717749E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E162C13"/>
+    <w:nsid w:val="2816CF32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="648C07E9"/>
+    <w:nsid w:val="039231F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FE61F51"/>
+    <w:nsid w:val="12EAD6B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6EC43B55"/>
+    <w:nsid w:val="6D2EF836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="16C4A798"/>
+    <w:nsid w:val="0C827D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3424F4AC"/>
+    <w:nsid w:val="27FA8F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>