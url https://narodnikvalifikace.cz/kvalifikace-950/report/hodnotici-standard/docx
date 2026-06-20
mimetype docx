--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47E0E8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47E0E8F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47E0E8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2000B5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2000B5F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2000B5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:30:22</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="757AD123"/>
+    <w:nsid w:val="1C0770BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0717749E"/>
+    <w:nsid w:val="357B06E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2816CF32"/>
+    <w:nsid w:val="08D9742F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="039231F2"/>
+    <w:nsid w:val="5AE79BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12EAD6B4"/>
+    <w:nsid w:val="65A38C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D2EF836"/>
+    <w:nsid w:val="0A98A07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C827D33"/>
+    <w:nsid w:val="50FBDC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="27FA8F6F"/>
+    <w:nsid w:val="3AA0D116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>