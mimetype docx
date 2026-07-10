--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2000B5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2000B5F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2000B5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25DCC23C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25DCC23C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25DCC23C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 19:32:40</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C0770BA"/>
+    <w:nsid w:val="3D295E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="357B06E7"/>
+    <w:nsid w:val="3BE5C24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D9742F"/>
+    <w:nsid w:val="6952086D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AE79BE8"/>
+    <w:nsid w:val="44948942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65A38C33"/>
+    <w:nsid w:val="32ACA082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A98A07A"/>
+    <w:nsid w:val="1411C6AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50FBDC6A"/>
+    <w:nsid w:val="4F15BAA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3AA0D116"/>
+    <w:nsid w:val="409746A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>