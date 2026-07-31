--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25DCC23C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25DCC23C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25DCC23C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32E425B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32E425B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32E425B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.7.2026 23:30:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D295E53"/>
+    <w:nsid w:val="77F351DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BE5C24C"/>
+    <w:nsid w:val="613C130B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6952086D"/>
+    <w:nsid w:val="276E992D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44948942"/>
+    <w:nsid w:val="60AF2DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32ACA082"/>
+    <w:nsid w:val="00373C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1411C6AA"/>
+    <w:nsid w:val="10414A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F15BAA7"/>
+    <w:nsid w:val="7FC331E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="409746A9"/>
+    <w:nsid w:val="672BD71B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>