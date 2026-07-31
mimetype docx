--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32E425B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32E425B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32E425B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B0F810B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B0F810B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B0F810B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 12:56:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77F351DD"/>
+    <w:nsid w:val="6155DE26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="613C130B"/>
+    <w:nsid w:val="0C5E7C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="276E992D"/>
+    <w:nsid w:val="6AF43FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60AF2DA4"/>
+    <w:nsid w:val="44236537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00373C6E"/>
+    <w:nsid w:val="3E34EC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10414A67"/>
+    <w:nsid w:val="7DA26ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7FC331E8"/>
+    <w:nsid w:val="44E2F518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="672BD71B"/>
+    <w:nsid w:val="6222F049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>