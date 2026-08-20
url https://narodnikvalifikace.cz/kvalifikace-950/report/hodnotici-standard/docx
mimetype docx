--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B0F810B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B0F810B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B0F810B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D65F1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D65F1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D65F1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:13:07</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6155DE26"/>
+    <w:nsid w:val="6604DD5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C5E7C87"/>
+    <w:nsid w:val="5C20911F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AF43FE3"/>
+    <w:nsid w:val="50C82618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44236537"/>
+    <w:nsid w:val="6BB66840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E34EC9C"/>
+    <w:nsid w:val="3D71CFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7DA26ADD"/>
+    <w:nsid w:val="2F10DC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="44E2F518"/>
+    <w:nsid w:val="498BC338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6222F049"/>
+    <w:nsid w:val="3F9B8881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>