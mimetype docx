--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D65F1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D65F1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D65F1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R106992F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR106992F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR106992F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 14:33:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 9.9.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6604DD5B"/>
+    <w:nsid w:val="64DE276E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C20911F"/>
+    <w:nsid w:val="2FFF8AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50C82618"/>
+    <w:nsid w:val="7D012D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BB66840"/>
+    <w:nsid w:val="3450F045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D71CFE6"/>
+    <w:nsid w:val="4879E418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F10DC4F"/>
+    <w:nsid w:val="339E6D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="498BC338"/>
+    <w:nsid w:val="4F34DDE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3F9B8881"/>
+    <w:nsid w:val="161117BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>