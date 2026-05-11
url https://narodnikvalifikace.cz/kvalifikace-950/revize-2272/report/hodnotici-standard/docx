--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C7E2C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C7E2C8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C7E2C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC19CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC19CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC19CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F1372BC"/>
+    <w:nsid w:val="7426246D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B78FE8C"/>
+    <w:nsid w:val="7A862C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12DB5CFD"/>
+    <w:nsid w:val="528A7430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37DA3A76"/>
+    <w:nsid w:val="6A4EAF14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FFFECA9"/>
+    <w:nsid w:val="276F2E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D3B05C4"/>
+    <w:nsid w:val="7256F6A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1FCA605F"/>
+    <w:nsid w:val="7FA9AD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>