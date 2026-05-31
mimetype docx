--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC19CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC19CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC19CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9211710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9211710" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9211710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:54</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7426246D"/>
+    <w:nsid w:val="06D126D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A862C76"/>
+    <w:nsid w:val="081F4490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="528A7430"/>
+    <w:nsid w:val="0FE27F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A4EAF14"/>
+    <w:nsid w:val="3B8AE603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="276F2E95"/>
+    <w:nsid w:val="7393C9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7256F6A7"/>
+    <w:nsid w:val="31C37872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7FA9AD28"/>
+    <w:nsid w:val="53E23AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>