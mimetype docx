--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9211710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9211710" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9211710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71261C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71261C75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71261C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06D126D1"/>
+    <w:nsid w:val="42A86F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="081F4490"/>
+    <w:nsid w:val="4F9EB1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FE27F88"/>
+    <w:nsid w:val="54F5AB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B8AE603"/>
+    <w:nsid w:val="3A2F2328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7393C9CA"/>
+    <w:nsid w:val="69FC41E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31C37872"/>
+    <w:nsid w:val="17D1EBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="53E23AA1"/>
+    <w:nsid w:val="1932AAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>