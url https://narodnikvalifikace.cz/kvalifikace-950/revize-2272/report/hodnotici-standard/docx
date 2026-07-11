--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71261C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71261C75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71261C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1207427A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1207427A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1207427A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42A86F3E"/>
+    <w:nsid w:val="0D0905EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9EB1C8"/>
+    <w:nsid w:val="3FE8E2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54F5AB55"/>
+    <w:nsid w:val="399BB4A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A2F2328"/>
+    <w:nsid w:val="54037978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69FC41E3"/>
+    <w:nsid w:val="61991CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="17D1EBD2"/>
+    <w:nsid w:val="7932BEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1932AAD6"/>
+    <w:nsid w:val="5526030B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>