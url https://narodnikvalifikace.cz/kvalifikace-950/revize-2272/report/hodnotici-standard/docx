--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1207427A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1207427A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1207427A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A953C95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A953C95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A953C95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 4:48:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D0905EC"/>
+    <w:nsid w:val="26CE6820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE8E2AF"/>
+    <w:nsid w:val="76A0FFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="399BB4A7"/>
+    <w:nsid w:val="2872D18C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54037978"/>
+    <w:nsid w:val="5BEC525C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61991CC0"/>
+    <w:nsid w:val="10BCEDF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7932BEB2"/>
+    <w:nsid w:val="5E0C7AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5526030B"/>
+    <w:nsid w:val="62869976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>