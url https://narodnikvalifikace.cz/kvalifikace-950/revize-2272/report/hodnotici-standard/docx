--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A953C95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A953C95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A953C95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A43F49E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A43F49E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A43F49E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 5:06:39</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26CE6820"/>
+    <w:nsid w:val="3BB07A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A0FFD8"/>
+    <w:nsid w:val="09FCAA0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2872D18C"/>
+    <w:nsid w:val="2E7D203A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BEC525C"/>
+    <w:nsid w:val="49509530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10BCEDF8"/>
+    <w:nsid w:val="382B0E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E0C7AF2"/>
+    <w:nsid w:val="6F8B7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62869976"/>
+    <w:nsid w:val="6D8C5035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>