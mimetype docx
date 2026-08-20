--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A43F49E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A43F49E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A43F49E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R420207FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR420207FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR420207FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:44</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BB07A12"/>
+    <w:nsid w:val="68649BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09FCAA0E"/>
+    <w:nsid w:val="121DBC94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E7D203A"/>
+    <w:nsid w:val="43ADF90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49509530"/>
+    <w:nsid w:val="5A1C1EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="382B0E98"/>
+    <w:nsid w:val="402B8364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F8B7D61"/>
+    <w:nsid w:val="7284AC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D8C5035"/>
+    <w:nsid w:val="6DB207D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>