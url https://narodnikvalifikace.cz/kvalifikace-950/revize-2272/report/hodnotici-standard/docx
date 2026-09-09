--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R420207FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR420207FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR420207FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3079BB87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3079BB87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3079BB87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1853,51 +1853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3162,51 +3162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3557,51 +3557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,51 +5961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7800,84 +7800,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:09</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68649BE5"/>
+    <w:nsid w:val="30E29996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7963,51 +7963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="121DBC94"/>
+    <w:nsid w:val="1B23FCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8093,51 +8093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43ADF90D"/>
+    <w:nsid w:val="254FF5DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8223,51 +8223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A1C1EAE"/>
+    <w:nsid w:val="31B86767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8353,51 +8353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="402B8364"/>
+    <w:nsid w:val="53BAA350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8483,51 +8483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7284AC7A"/>
+    <w:nsid w:val="64630369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8613,51 +8613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6DB207D7"/>
+    <w:nsid w:val="7C294756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>