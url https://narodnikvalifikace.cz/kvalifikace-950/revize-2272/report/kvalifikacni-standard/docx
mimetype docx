--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4781BF50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4781BF50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4781BF50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R609C2DDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR609C2DDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR609C2DDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 0:39:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="248A8E9D"/>
+    <w:nsid w:val="765F0294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E1FADA"/>
+    <w:nsid w:val="62DF1111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C100D20"/>
+    <w:nsid w:val="74A94458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>