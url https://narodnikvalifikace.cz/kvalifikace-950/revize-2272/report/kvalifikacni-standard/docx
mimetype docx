--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R609C2DDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR609C2DDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR609C2DDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DFF9140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DFF9140" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DFF9140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 5:52:30</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="765F0294"/>
+    <w:nsid w:val="40917147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62DF1111"/>
+    <w:nsid w:val="67AC0803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74A94458"/>
+    <w:nsid w:val="10957E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>