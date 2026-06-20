--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DFF9140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DFF9140" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DFF9140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38986D07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38986D07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38986D07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 10:57:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40917147"/>
+    <w:nsid w:val="1499E97C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67AC0803"/>
+    <w:nsid w:val="5E9BDC59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10957E5E"/>
+    <w:nsid w:val="66624F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>