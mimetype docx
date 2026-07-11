--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38986D07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38986D07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38986D07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7741E456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7741E456" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7741E456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.6.2026 23:08:19</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1499E97C"/>
+    <w:nsid w:val="6A208035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E9BDC59"/>
+    <w:nsid w:val="5B13A8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66624F82"/>
+    <w:nsid w:val="2380C728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>