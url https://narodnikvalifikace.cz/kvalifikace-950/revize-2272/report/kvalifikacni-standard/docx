--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7741E456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7741E456" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7741E456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB93CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB93CC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB93CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:12:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A208035"/>
+    <w:nsid w:val="45DF1C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B13A8DD"/>
+    <w:nsid w:val="698689BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2380C728"/>
+    <w:nsid w:val="3BBE6051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>