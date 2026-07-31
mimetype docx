--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB93CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB93CC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB93CC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R654583C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR654583C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR654583C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:22:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45DF1C29"/>
+    <w:nsid w:val="0B0A082D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="698689BF"/>
+    <w:nsid w:val="4A1E3F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BBE6051"/>
+    <w:nsid w:val="6887873D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>