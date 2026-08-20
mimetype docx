--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R654583C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR654583C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR654583C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AEA24F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AEA24F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AEA24F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 13:15:53</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B0A082D"/>
+    <w:nsid w:val="211772DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A1E3F12"/>
+    <w:nsid w:val="7A57DBAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6887873D"/>
+    <w:nsid w:val="61862F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>