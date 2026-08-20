--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AEA24F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AEA24F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AEA24F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27A321E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27A321E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27A321E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:32</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="211772DB"/>
+    <w:nsid w:val="5523A0CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A57DBAC"/>
+    <w:nsid w:val="1FC47785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61862F84"/>
+    <w:nsid w:val="148C483C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>