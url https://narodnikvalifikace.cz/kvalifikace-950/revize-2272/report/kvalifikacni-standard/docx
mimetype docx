--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27A321E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27A321E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27A321E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B856B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B856B66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B856B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -899,51 +899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2279,51 +2279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2740,84 +2740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:59:23</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 1:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5523A0CA"/>
+    <w:nsid w:val="0A106D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2903,51 +2903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC47785"/>
+    <w:nsid w:val="1215D000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3033,51 +3033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="148C483C"/>
+    <w:nsid w:val="3797B362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>