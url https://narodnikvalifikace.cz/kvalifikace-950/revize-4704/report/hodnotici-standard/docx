--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1055E289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1055E289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1055E289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49192250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49192250" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49192250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:08</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EF48600"/>
+    <w:nsid w:val="505121DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBE0D48"/>
+    <w:nsid w:val="743E3675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63CAFA7B"/>
+    <w:nsid w:val="2B229FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D84D76D"/>
+    <w:nsid w:val="460BD759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5282813A"/>
+    <w:nsid w:val="5578AFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="004342D2"/>
+    <w:nsid w:val="3926BC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="39AC6405"/>
+    <w:nsid w:val="736D84EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4D1434E2"/>
+    <w:nsid w:val="1F5173D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>