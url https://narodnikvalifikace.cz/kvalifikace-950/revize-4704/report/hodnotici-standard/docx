--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49192250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49192250" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49192250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:51:56</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="505121DE"/>
+    <w:nsid w:val="2378F4B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="743E3675"/>
+    <w:nsid w:val="2DABA54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B229FE7"/>
+    <w:nsid w:val="79C71CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="460BD759"/>
+    <w:nsid w:val="4900D74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5578AFFC"/>
+    <w:nsid w:val="41C6D85B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3926BC71"/>
+    <w:nsid w:val="3CE5D9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="736D84EA"/>
+    <w:nsid w:val="11E0BE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1F5173D2"/>
+    <w:nsid w:val="3151068C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>