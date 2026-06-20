--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F32BA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F32BA99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F32BA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:05:13</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2378F4B2"/>
+    <w:nsid w:val="48B8631F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DABA54B"/>
+    <w:nsid w:val="092E8C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79C71CCE"/>
+    <w:nsid w:val="74678119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4900D74C"/>
+    <w:nsid w:val="5404FFFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41C6D85B"/>
+    <w:nsid w:val="4BDA0940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CE5D9BF"/>
+    <w:nsid w:val="5B203816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="11E0BE19"/>
+    <w:nsid w:val="4ED81583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3151068C"/>
+    <w:nsid w:val="39012227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>