--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F32BA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F32BA99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F32BA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D11DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D11DAEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D11DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:25</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48B8631F"/>
+    <w:nsid w:val="63FCCF87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="092E8C30"/>
+    <w:nsid w:val="2A6328C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74678119"/>
+    <w:nsid w:val="4BD8031F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5404FFFE"/>
+    <w:nsid w:val="6ED1436F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BDA0940"/>
+    <w:nsid w:val="57F14E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B203816"/>
+    <w:nsid w:val="26CE5F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4ED81583"/>
+    <w:nsid w:val="1626C16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="39012227"/>
+    <w:nsid w:val="62A0043A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>