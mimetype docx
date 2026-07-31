--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D11DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D11DAEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D11DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R761CECEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR761CECEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR761CECEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:05:01</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63FCCF87"/>
+    <w:nsid w:val="5071D10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6328C0"/>
+    <w:nsid w:val="749170FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BD8031F"/>
+    <w:nsid w:val="36C86770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ED1436F"/>
+    <w:nsid w:val="709F8E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57F14E7E"/>
+    <w:nsid w:val="7645FA57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26CE5F84"/>
+    <w:nsid w:val="5A1DB175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1626C16E"/>
+    <w:nsid w:val="4BACDC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="62A0043A"/>
+    <w:nsid w:val="45BBDEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>