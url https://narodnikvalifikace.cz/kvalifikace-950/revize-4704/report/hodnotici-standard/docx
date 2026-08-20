--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R761CECEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR761CECEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR761CECEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16135C05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16135C05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16135C05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:57</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5071D10A"/>
+    <w:nsid w:val="6BF576E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="749170FE"/>
+    <w:nsid w:val="38630747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36C86770"/>
+    <w:nsid w:val="0C96792B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="709F8E9B"/>
+    <w:nsid w:val="20F5703D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7645FA57"/>
+    <w:nsid w:val="77D158EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5A1DB175"/>
+    <w:nsid w:val="72BD1132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4BACDC2F"/>
+    <w:nsid w:val="2E52F653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="45BBDEFB"/>
+    <w:nsid w:val="51AD670E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>