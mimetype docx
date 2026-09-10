--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16135C05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16135C05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16135C05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E3EAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E3EAD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E3EAD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1811,51 +1811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8299,51 +8299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8664,84 +8664,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 19:57:17</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF576E8"/>
+    <w:nsid w:val="685A8064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8827,51 +8827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38630747"/>
+    <w:nsid w:val="35DDB690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C96792B"/>
+    <w:nsid w:val="42FE7186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20F5703D"/>
+    <w:nsid w:val="7459019A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77D158EE"/>
+    <w:nsid w:val="078E185C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9347,51 +9347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="72BD1132"/>
+    <w:nsid w:val="1D4390B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9477,51 +9477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E52F653"/>
+    <w:nsid w:val="28ECB92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9607,51 +9607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="51AD670E"/>
+    <w:nsid w:val="65074AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>