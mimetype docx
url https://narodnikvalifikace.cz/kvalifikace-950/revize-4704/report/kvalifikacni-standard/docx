--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9DC675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9DC675" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9DC675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242DBC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242DBC19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242DBC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:10</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:10</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.4.2026 2:23:10</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32B7B6F1"/>
+    <w:nsid w:val="55746890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F21DF4"/>
+    <w:nsid w:val="567C6242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34426957"/>
+    <w:nsid w:val="6563071B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>