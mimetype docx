--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242DBC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242DBC19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242DBC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D0C46D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D0C46D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D0C46D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.5.2026 6:52:00</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55746890"/>
+    <w:nsid w:val="369FD521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="567C6242"/>
+    <w:nsid w:val="0A3D71DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6563071B"/>
+    <w:nsid w:val="06B1DEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>