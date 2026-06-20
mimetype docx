--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D0C46D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D0C46D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D0C46D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780516A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780516A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780516A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.5.2026 11:04:52</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="369FD521"/>
+    <w:nsid w:val="3EFEE9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A3D71DF"/>
+    <w:nsid w:val="3060CD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06B1DEB0"/>
+    <w:nsid w:val="4BAA00FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>