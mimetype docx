--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780516A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780516A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780516A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F259AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F259AF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F259AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 21.6.2026 0:47:26</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EFEE9E9"/>
+    <w:nsid w:val="2627FA7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3060CD2F"/>
+    <w:nsid w:val="3D2251DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BAA00FE"/>
+    <w:nsid w:val="02ECAC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>