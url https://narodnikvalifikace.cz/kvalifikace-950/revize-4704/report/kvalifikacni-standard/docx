--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F259AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F259AF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F259AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C1A5E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C1A5E4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C1A5E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 11.7.2026 6:04:14</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2627FA7C"/>
+    <w:nsid w:val="6E335198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D2251DD"/>
+    <w:nsid w:val="700BD1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02ECAC9D"/>
+    <w:nsid w:val="7145A764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>