--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C1A5E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C1A5E4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C1A5E4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DDCCA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DDCCA6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DDCCA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 31.7.2026 16:24:38</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E335198"/>
+    <w:nsid w:val="1E863857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="700BD1E5"/>
+    <w:nsid w:val="510DC18C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7145A764"/>
+    <w:nsid w:val="304B0195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>