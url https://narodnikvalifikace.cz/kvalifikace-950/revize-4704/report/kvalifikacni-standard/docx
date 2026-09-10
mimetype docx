--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DDCCA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DDCCA6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DDCCA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15F676AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15F676AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15F676AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,84 +3276,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka uměleckých předmětů, 20.8.2026 20:52:33</w:t>
+        <w:t>Prodavač/prodavačka uměleckých předmětů, 10.9.2026 2:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E863857"/>
+    <w:nsid w:val="38A60BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3439,51 +3439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="510DC18C"/>
+    <w:nsid w:val="465B41A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3569,51 +3569,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="304B0195"/>
+    <w:nsid w:val="2AF2D7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>