--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R795DAFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR795DAFC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR795DAFC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F232D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F232D94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F232D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 29.4.2026 4:31:15</w:t>
+        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 29.4.2026 4:31:15</w:t>
+        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 29.4.2026 4:31:15</w:t>
+        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>