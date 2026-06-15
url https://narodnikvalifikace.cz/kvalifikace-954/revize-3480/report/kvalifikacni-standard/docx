--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F232D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F232D94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F232D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100B9FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100B9FAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100B9FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 25.5.2026 4:58:40</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>