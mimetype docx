--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100B9FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100B9FAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100B9FAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37870E04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37870E04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37870E04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 6:24:25</w:t>
+        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>