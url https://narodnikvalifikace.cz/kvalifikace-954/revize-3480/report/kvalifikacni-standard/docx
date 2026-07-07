--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37870E04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37870E04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37870E04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E33972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E33972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E33972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
+        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
+        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 15.6.2026 8:19:19</w:t>
+        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>