--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E33972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E33972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E33972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7715B555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7715B555" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7715B555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
+        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
+        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 7.7.2026 12:25:41</w:t>
+        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>