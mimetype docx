--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7715B555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7715B555" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7715B555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602633E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602633E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602633E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
+        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
+        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 27.7.2026 13:44:50</w:t>
+        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>