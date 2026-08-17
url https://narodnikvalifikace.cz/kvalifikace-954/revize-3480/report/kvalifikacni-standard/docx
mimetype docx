--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602633E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602633E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602633E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C3F0808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C3F0808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C3F0808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
+        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
+        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 17.8.2026 23:15:21</w:t>
+        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>