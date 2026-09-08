--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C3F0808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C3F0808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C3F0808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E564403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E564403" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E564403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
+        <w:t>Mechatronik/mechatronička, 8.9.2026 7:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1332,51 +1332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
+        <w:t>Mechatronik/mechatronička, 8.9.2026 7:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik/mechatronička, 18.8.2026 0:17:42</w:t>
+        <w:t>Mechatronik/mechatronička, 8.9.2026 7:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>