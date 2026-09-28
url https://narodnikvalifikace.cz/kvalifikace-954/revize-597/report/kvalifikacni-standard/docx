--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54017EB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54017EB8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54017EB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC018392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC018392" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC018392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 8.9.2026 7:38:43</w:t>
+        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1164,51 +1164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 8.9.2026 7:38:43</w:t>
+        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1569,51 +1569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 8.9.2026 7:38:43</w:t>
+        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>