--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC018392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC018392" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC018392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B0906C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B0906C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B0906C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
+        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1164,51 +1164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
+        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1569,51 +1569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.9.2026 13:49:15</w:t>
+        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>