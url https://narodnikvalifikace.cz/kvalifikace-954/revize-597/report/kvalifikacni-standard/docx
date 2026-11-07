--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B0906C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B0906C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B0906C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A67E818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A67E818" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A67E818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
+        <w:t>Mechatronik, 7.11.2026 17:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1164,51 +1164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
+        <w:t>Mechatronik, 7.11.2026 17:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1569,51 +1569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 18.10.2026 18:15:54</w:t>
+        <w:t>Mechatronik, 7.11.2026 17:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>