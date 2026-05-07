--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R691BC655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR691BC655" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR691BC655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65FEE4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65FEE4F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65FEE4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 16.4.2026 22:52:18</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BC28AD0"/>
+    <w:nsid w:val="4009D4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E6B2444"/>
+    <w:nsid w:val="6429614E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FE3D6EA"/>
+    <w:nsid w:val="56DC1C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>