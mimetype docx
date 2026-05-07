--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65FEE4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65FEE4F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65FEE4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R102DD539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR102DD539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR102DD539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 16:59:02</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4009D4C8"/>
+    <w:nsid w:val="5FFD63FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6429614E"/>
+    <w:nsid w:val="5691F30E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56DC1C5A"/>
+    <w:nsid w:val="74D1BE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>