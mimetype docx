--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R102DD539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR102DD539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR102DD539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AD43328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AD43328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AD43328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 7.5.2026 18:09:45</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FFD63FB"/>
+    <w:nsid w:val="25D25D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5691F30E"/>
+    <w:nsid w:val="1624E8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74D1BE10"/>
+    <w:nsid w:val="24EE4664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>