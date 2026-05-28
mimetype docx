--- v3 (2026-05-27)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AD43328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AD43328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AD43328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33AF286E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33AF286E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33AF286E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 0:56:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25D25D79"/>
+    <w:nsid w:val="0EF3B981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1624E8CC"/>
+    <w:nsid w:val="604343D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24EE4664"/>
+    <w:nsid w:val="74383864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>