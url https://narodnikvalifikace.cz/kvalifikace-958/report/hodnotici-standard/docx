--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33AF286E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33AF286E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33AF286E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A0AC5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A0AC5F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A0AC5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 28.5.2026 3:18:39</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EF3B981"/>
+    <w:nsid w:val="66E80002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="604343D1"/>
+    <w:nsid w:val="28450F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74383864"/>
+    <w:nsid w:val="03A64589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>