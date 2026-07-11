--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A0AC5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A0AC5F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A0AC5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30B99A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30B99A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30B99A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 17.6.2026 9:15:46</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66E80002"/>
+    <w:nsid w:val="5BC8076C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28450F42"/>
+    <w:nsid w:val="5C6018E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03A64589"/>
+    <w:nsid w:val="7EC85BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>