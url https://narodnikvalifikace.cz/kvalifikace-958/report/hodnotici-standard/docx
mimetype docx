--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30B99A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30B99A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30B99A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R900F9FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR900F9FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR900F9FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:23:37</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BC8076C"/>
+    <w:nsid w:val="20E2E9D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6018E0"/>
+    <w:nsid w:val="23A85335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EC85BC8"/>
+    <w:nsid w:val="35AC650B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>