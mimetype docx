--- v7 (2026-07-11)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R900F9FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR900F9FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR900F9FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E117F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E117F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E117F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 2:29:32</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20E2E9D1"/>
+    <w:nsid w:val="4E83E7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A85335"/>
+    <w:nsid w:val="54C7BD64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35AC650B"/>
+    <w:nsid w:val="31B19E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>