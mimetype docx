--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E117F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E117F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E117F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA0E9778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA0E9778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA0E9778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 11.7.2026 3:30:54</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E83E7C8"/>
+    <w:nsid w:val="24666F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C7BD64"/>
+    <w:nsid w:val="1A6A6866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31B19E1A"/>
+    <w:nsid w:val="7B487287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>