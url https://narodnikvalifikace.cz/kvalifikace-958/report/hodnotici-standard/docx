--- v9 (2026-07-31)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA0E9778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA0E9778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA0E9778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 9:54:08</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24666F3D"/>
+    <w:nsid w:val="2C502192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6A6866"/>
+    <w:nsid w:val="1A2A1BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B487287"/>
+    <w:nsid w:val="67180256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>