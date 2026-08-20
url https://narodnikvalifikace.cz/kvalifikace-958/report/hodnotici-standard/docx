--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7FA2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7FA2B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7FA2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 31.7.2026 11:24:59</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C502192"/>
+    <w:nsid w:val="46CEE220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A2A1BB3"/>
+    <w:nsid w:val="0AEA281C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67180256"/>
+    <w:nsid w:val="20419A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>