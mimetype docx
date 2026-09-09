--- v11 (2026-08-20)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7FA2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7FA2B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7FA2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E29F81A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E29F81A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E29F81A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4465,51 +4465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6657,51 +6657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,84 +7286,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzorkař/vzorkařka odpadních vod, 20.8.2026 12:36:40</w:t>
+        <w:t>Vzorkař/vzorkařka odpadních vod, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46CEE220"/>
+    <w:nsid w:val="33B865BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7449,51 +7449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AEA281C"/>
+    <w:nsid w:val="46299D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7579,51 +7579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20419A6C"/>
+    <w:nsid w:val="647ED68A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>