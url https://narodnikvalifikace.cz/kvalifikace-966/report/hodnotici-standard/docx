--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59CA3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59CA3124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59CA3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F3751D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F3751D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F3751D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 0:27:25</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7941F25F"/>
+    <w:nsid w:val="5B887D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="296D0652"/>
+    <w:nsid w:val="48F89E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43C0CC71"/>
+    <w:nsid w:val="6A49104D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>