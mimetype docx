--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F3751D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F3751D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F3751D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7033D2B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7033D2B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7033D2B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:39</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 17:20:40</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B887D33"/>
+    <w:nsid w:val="0B75E8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F89E39"/>
+    <w:nsid w:val="34CD61CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A49104D"/>
+    <w:nsid w:val="39B24A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>