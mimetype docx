--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7033D2B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7033D2B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7033D2B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171A85F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171A85F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171A85F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 18:08:47</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B75E8CE"/>
+    <w:nsid w:val="38692FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34CD61CE"/>
+    <w:nsid w:val="72A815AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39B24A88"/>
+    <w:nsid w:val="47946154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>