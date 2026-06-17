--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171A85F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171A85F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171A85F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE3E4A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE3E4A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE3E4A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 2:30:46</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38692FD3"/>
+    <w:nsid w:val="46FADA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A815AA"/>
+    <w:nsid w:val="12F79106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47946154"/>
+    <w:nsid w:val="1D4B02B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>