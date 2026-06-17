--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE3E4A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE3E4A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE3E4A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R618AC6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR618AC6A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR618AC6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 9:37:51</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46FADA2B"/>
+    <w:nsid w:val="06E8057C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F79106"/>
+    <w:nsid w:val="3CDA7561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D4B02B9"/>
+    <w:nsid w:val="74463C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>