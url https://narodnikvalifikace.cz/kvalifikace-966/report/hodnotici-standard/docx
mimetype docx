--- v5 (2026-06-17)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R618AC6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR618AC6A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR618AC6A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D245156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D245156" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D245156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 11:19:50</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06E8057C"/>
+    <w:nsid w:val="40E2580F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDA7561"/>
+    <w:nsid w:val="4A359A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74463C40"/>
+    <w:nsid w:val="4765063A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>