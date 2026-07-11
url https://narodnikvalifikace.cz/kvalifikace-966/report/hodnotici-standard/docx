--- v6 (2026-07-10)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D245156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D245156" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D245156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62B3BDE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62B3BDE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62B3BDE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 1:01:21</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40E2580F"/>
+    <w:nsid w:val="03322A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A359A5B"/>
+    <w:nsid w:val="16C4BA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4765063A"/>
+    <w:nsid w:val="14561F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>