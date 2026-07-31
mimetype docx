--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62B3BDE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62B3BDE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62B3BDE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F9A878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F9A878" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F9A878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 2:18:29</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03322A6D"/>
+    <w:nsid w:val="47AA94F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C4BA03"/>
+    <w:nsid w:val="45AA3AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14561F66"/>
+    <w:nsid w:val="25401575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>