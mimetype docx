--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69F9A878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69F9A878" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69F9A878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A0BF8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A0BF8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A0BF8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 9:44:45</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47AA94F9"/>
+    <w:nsid w:val="6E65A6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45AA3AEC"/>
+    <w:nsid w:val="6DA3BB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25401575"/>
+    <w:nsid w:val="01D13DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>