--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A0BF8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A0BF8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A0BF8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3121422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3121422" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3121422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 12:41:41</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E65A6F4"/>
+    <w:nsid w:val="5D4CFE2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA3BB16"/>
+    <w:nsid w:val="4E070768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01D13DD3"/>
+    <w:nsid w:val="7DCB1E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>