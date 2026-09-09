--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3121422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3121422" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3121422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R333541D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR333541D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR333541D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 20.8.2026 15:41:34</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D4CFE2E"/>
+    <w:nsid w:val="3F624949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E070768"/>
+    <w:nsid w:val="4C006924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DCB1E9A"/>
+    <w:nsid w:val="3AAC0304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>