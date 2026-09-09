--- v11 (2026-09-09)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R333541D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR333541D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR333541D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B4442CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B4442CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B4442CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 9.9.2026 19:07:41</w:t>
+        <w:t>Vinař/vinařka, 9.9.2026 20:03:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F624949"/>
+    <w:nsid w:val="638A055A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C006924"/>
+    <w:nsid w:val="2C94C366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AAC0304"/>
+    <w:nsid w:val="272D6B66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>