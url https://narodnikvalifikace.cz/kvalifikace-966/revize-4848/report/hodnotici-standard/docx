--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297F784A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297F784A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297F784A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A902A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A902A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A902A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.4.2026 8:26:15</w:t>
+        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42B2184A"/>
+    <w:nsid w:val="739A3A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1584EB99"/>
+    <w:nsid w:val="245119C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="571DC4B7"/>
+    <w:nsid w:val="21856D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>