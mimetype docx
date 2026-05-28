--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A902A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A902A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A902A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B9B87C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B9B87C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B9B87C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 7.5.2026 19:02:58</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="739A3A8F"/>
+    <w:nsid w:val="21AD3D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="245119C9"/>
+    <w:nsid w:val="33405205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21856D6B"/>
+    <w:nsid w:val="7A3486F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>