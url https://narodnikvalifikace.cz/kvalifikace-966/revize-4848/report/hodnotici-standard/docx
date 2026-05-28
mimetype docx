--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B9B87C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B9B87C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B9B87C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DB70987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DB70987" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DB70987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 4:36:04</w:t>
+        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21AD3D35"/>
+    <w:nsid w:val="7D8358C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33405205"/>
+    <w:nsid w:val="6F03E0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A3486F4"/>
+    <w:nsid w:val="7909EA58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>