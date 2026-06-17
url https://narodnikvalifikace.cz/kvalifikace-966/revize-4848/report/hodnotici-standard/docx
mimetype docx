--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DB70987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DB70987" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DB70987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF8C791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF8C791" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF8C791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:01</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 28.5.2026 5:38:02</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D8358C4"/>
+    <w:nsid w:val="291F19F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F03E0CC"/>
+    <w:nsid w:val="552E12DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7909EA58"/>
+    <w:nsid w:val="5C86501B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>