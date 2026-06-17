--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF8C791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF8C791" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF8C791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E87FFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E87FFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E87FFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 14:22:15</w:t>
+        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="291F19F2"/>
+    <w:nsid w:val="52558BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="552E12DB"/>
+    <w:nsid w:val="7825C61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C86501B"/>
+    <w:nsid w:val="598179B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>