--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E87FFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E87FFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E87FFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C9B1E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C9B1E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C9B1E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 17.6.2026 15:54:29</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52558BA9"/>
+    <w:nsid w:val="3BB81DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7825C61A"/>
+    <w:nsid w:val="7B321811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="598179B2"/>
+    <w:nsid w:val="4578107A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>