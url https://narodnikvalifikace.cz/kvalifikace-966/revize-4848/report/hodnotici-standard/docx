--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C9B1E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C9B1E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C9B1E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29468371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29468371" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29468371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:05:44</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BB81DB5"/>
+    <w:nsid w:val="6A146550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B321811"/>
+    <w:nsid w:val="544E6D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4578107A"/>
+    <w:nsid w:val="12B1F9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>