--- v7 (2026-07-11)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29468371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29468371" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29468371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121F768B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121F768B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121F768B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 6:25:12</w:t>
+        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A146550"/>
+    <w:nsid w:val="485CB10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="544E6D1B"/>
+    <w:nsid w:val="4B79858E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12B1F9C9"/>
+    <w:nsid w:val="31636468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>