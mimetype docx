--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121F768B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121F768B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121F768B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3494D984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3494D984" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3494D984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 11.7.2026 7:23:28</w:t>
+        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="485CB10A"/>
+    <w:nsid w:val="1F87B5DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B79858E"/>
+    <w:nsid w:val="43AECF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31636468"/>
+    <w:nsid w:val="10702057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>