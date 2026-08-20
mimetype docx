--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3494D984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3494D984" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3494D984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5518FCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5518FCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5518FCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5110,51 +5110,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8079,51 +8079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8596,84 +8596,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Arcibiskupské vinné sklepy Kroměříž, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinař/vinařka, 31.7.2026 15:55:16</w:t>
+        <w:t>Vinař/vinařka, 20.8.2026 21:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F87B5DA"/>
+    <w:nsid w:val="6D8A3C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8759,51 +8759,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43AECF61"/>
+    <w:nsid w:val="2ED94888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8889,51 +8889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10702057"/>
+    <w:nsid w:val="368445F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>