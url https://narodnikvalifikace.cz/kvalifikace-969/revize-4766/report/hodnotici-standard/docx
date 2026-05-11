--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BCA611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BCA611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BCA611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F2A35F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F2A35F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F2A35F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2744,51 +2744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11887,51 +11887,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17411,51 +17411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18685,51 +18685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19202,84 +19202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace bezpečnostních manažerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 21.4.2026 2:04:25</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F21DFE8"/>
+    <w:nsid w:val="7E64CED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19365,51 +19365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB7780B"/>
+    <w:nsid w:val="751F2F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19495,51 +19495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FE0F9D3"/>
+    <w:nsid w:val="00940645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19625,51 +19625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A16C423"/>
+    <w:nsid w:val="671FDADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>