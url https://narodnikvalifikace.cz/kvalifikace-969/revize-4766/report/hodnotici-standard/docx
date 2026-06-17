--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F2A35F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F2A35F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F2A35F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1019567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1019567" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1019567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2744,51 +2744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11887,51 +11887,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17411,51 +17411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18685,51 +18685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19202,84 +19202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace bezpečnostních manažerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.5.2026 6:01:36</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E64CED7"/>
+    <w:nsid w:val="37612E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19365,51 +19365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="751F2F12"/>
+    <w:nsid w:val="1EC66D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19495,51 +19495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00940645"/>
+    <w:nsid w:val="6BB777E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19625,51 +19625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="671FDADA"/>
+    <w:nsid w:val="5B0CB27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>