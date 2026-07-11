--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1019567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1019567" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1019567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DC7CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DC7CE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DC7CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Právo, právní a veřejnosprávní činnost (kód: 68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -641,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2744,51 +2737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11887,51 +11880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17411,51 +17404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18685,51 +18678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19202,84 +19195,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace bezpečnostních manažerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 17.6.2026 16:01:27</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37612E9F"/>
+    <w:nsid w:val="6B24832D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19365,51 +19358,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC66D60"/>
+    <w:nsid w:val="528CAD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19495,51 +19488,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BB777E0"/>
+    <w:nsid w:val="503E0873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19625,51 +19618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B0CB27B"/>
+    <w:nsid w:val="2D0EBE69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>