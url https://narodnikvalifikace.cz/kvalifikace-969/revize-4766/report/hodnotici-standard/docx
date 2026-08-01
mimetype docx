--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DC7CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DC7CE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DC7CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D352194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D352194" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D352194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1676,51 +1676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2737,51 +2737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11880,51 +11880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17404,51 +17404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18678,51 +18678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19195,84 +19195,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace bezpečnostních manažerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 11.7.2026 23:35:39</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B24832D"/>
+    <w:nsid w:val="5DC25200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19358,51 +19358,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528CAD94"/>
+    <w:nsid w:val="6DACD471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19488,51 +19488,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="503E0873"/>
+    <w:nsid w:val="57953C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19618,51 +19618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D0EBE69"/>
+    <w:nsid w:val="50BFABF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>