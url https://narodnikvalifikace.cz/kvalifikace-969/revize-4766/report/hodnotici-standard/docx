--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D352194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D352194" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D352194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67F2C0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67F2C0F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67F2C0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1676,51 +1676,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2737,51 +2737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11880,51 +11880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17404,51 +17404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18678,51 +18678,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19195,84 +19195,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace bezpečnostních manažerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí detektiv/detektivka, 1.8.2026 9:57:21</w:t>
+        <w:t>Vedoucí detektiv/detektivka, 22.8.2026 1:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DC25200"/>
+    <w:nsid w:val="6F08F341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19358,51 +19358,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DACD471"/>
+    <w:nsid w:val="70DD8F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19488,51 +19488,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57953C22"/>
+    <w:nsid w:val="1136F6F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19618,51 +19618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50BFABF7"/>
+    <w:nsid w:val="04F97279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>