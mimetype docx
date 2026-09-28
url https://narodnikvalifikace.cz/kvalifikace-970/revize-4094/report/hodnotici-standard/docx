--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48CFE922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48CFE922" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48CFE922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509094E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509094E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509094E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1359,51 +1359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3981,51 +3981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6285,51 +6285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 45 až 60 minut. Praktická a ústní část zkoušky trvá 30 až 45 minut. Celková doba trvání zkoušky je 75 až 105 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6858,84 +6858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 8.9.2026 8:43:18</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55D3CEDF"/>
+    <w:nsid w:val="1C033E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C5FAE73"/>
+    <w:nsid w:val="5CF70BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31AB391B"/>
+    <w:nsid w:val="0D404547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>