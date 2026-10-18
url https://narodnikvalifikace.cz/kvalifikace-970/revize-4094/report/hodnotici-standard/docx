--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509094E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509094E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509094E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33741660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33741660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33741660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1359,51 +1359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3981,51 +3981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6285,51 +6285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 45 až 60 minut. Praktická a ústní část zkoušky trvá 30 až 45 minut. Celková doba trvání zkoušky je 75 až 105 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6858,84 +6858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 28.9.2026 13:51:40</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C033E7D"/>
+    <w:nsid w:val="623535D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF70BF6"/>
+    <w:nsid w:val="7F43E1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D404547"/>
+    <w:nsid w:val="643A9A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>