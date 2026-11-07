--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33741660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33741660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33741660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R383A4E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR383A4E23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR383A4E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1359,51 +1359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3981,51 +3981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4734,51 +4734,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky (doložit čestným prohlášením, viz dále).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky (doložit čestným prohlášením, viz dále).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5236"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4793,51 +4793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žadatel o autorizaci, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin (doložit osvědčením).</w:t>
+        <w:t>Žadatel o autorizaci, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin (doložit osvědčením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5236"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4852,51 +4852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Musí mít uživatelskou dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
+        <w:t>Musí mít uživatelskou dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5236"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vhodné prostory k vykonání zkoušky, zejména místnost pro provedení písemné části zkoušky a dále cvičné nebo reálné pracoviště dohledového centra umožňující přípravu a řádné řešení zadaných typových situací, </w:t>
+        <w:t xml:space="preserve">vhodné prostory k vykonání zkoušky, zejména místnost pro provedení písemné části zkoušky a dále cvičné nebo reálné pracoviště dohledového centra umožňující přípravu a řádné řešení zadaných typových situací, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4588" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5760,51 +5760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické bezpečnostní systémy pro ověření znalosti jejich vyhodnocování, obvyklé prostředky pro spojení, formalizované a jiné záznamní a evidenční pomůcky,</w:t>
+        <w:t>technické bezpečnostní systémy pro ověření znalosti jejich vyhodnocování, obvyklé prostředky pro spojení, formalizované a jiné záznamní a evidenční pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4588" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5819,51 +5819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC k vedení záznamů o průběhu zkoušky, hodnocení a dalších dokumentů, případně umožňující absolvování písemného testu,</w:t>
+        <w:t>PC k vedení záznamů o průběhu zkoušky, hodnocení a dalších dokumentů, případně umožňující absolvování písemného testu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4588" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•texty právních předpisů, záznamní a ostatní pomůcky nezbytné pro práci komise a činnost uchazeče.</w:t>
+        <w:t>texty právních předpisů, záznamní a ostatní pomůcky nezbytné pro práci komise a činnost uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4588" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6285,51 +6285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 45 až 60 minut. Praktická a ústní část zkoušky trvá 30 až 45 minut. Celková doba trvání zkoušky je 75 až 105 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6858,84 +6858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice dohledového centra, 18.10.2026 18:15:22</w:t>
+        <w:t>Pracovník/pracovnice dohledového centra, 7.11.2026 17:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="623535D1"/>
+    <w:nsid w:val="75EB135B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F43E1C6"/>
+    <w:nsid w:val="71D9F4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="643A9A9B"/>
+    <w:nsid w:val="4BF053F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>