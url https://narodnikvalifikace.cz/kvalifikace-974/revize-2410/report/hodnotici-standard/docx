--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572DA810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572DA810" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572DA810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52CEC0AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52CEC0AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52CEC0AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 13.4.2026 18:47:30</w:t>
+        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25A2CA52"/>
+    <w:nsid w:val="7892BE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5856D334"/>
+    <w:nsid w:val="05B0849B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29ED8B07"/>
+    <w:nsid w:val="6EAA9528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>