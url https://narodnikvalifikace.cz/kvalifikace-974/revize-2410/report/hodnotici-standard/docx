--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52CEC0AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52CEC0AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52CEC0AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DBFEF62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DBFEF62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DBFEF62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 7.5.2026 19:49:32</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7892BE8D"/>
+    <w:nsid w:val="5FEC9BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B0849B"/>
+    <w:nsid w:val="4C2E3B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EAA9528"/>
+    <w:nsid w:val="442C7F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>