--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DBFEF62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DBFEF62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DBFEF62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3178C938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3178C938" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3178C938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 3:33:52</w:t>
+        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FEC9BEA"/>
+    <w:nsid w:val="5A258C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C2E3B23"/>
+    <w:nsid w:val="256BA7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="442C7F39"/>
+    <w:nsid w:val="5FFA4B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>