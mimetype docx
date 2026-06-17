--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3178C938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3178C938" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3178C938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DA9B5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DA9B5A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DA9B5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 28.5.2026 4:36:03</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A258C52"/>
+    <w:nsid w:val="6A0C1C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="256BA7B9"/>
+    <w:nsid w:val="7DFCB76F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FFA4B6D"/>
+    <w:nsid w:val="4E43F7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>