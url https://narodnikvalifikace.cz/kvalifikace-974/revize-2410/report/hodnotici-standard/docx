--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DA9B5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DA9B5A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DA9B5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4F3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4F3602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4F3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 14:22:41</w:t>
+        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A0C1C40"/>
+    <w:nsid w:val="7864D09B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFCB76F"/>
+    <w:nsid w:val="42982F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E43F7B1"/>
+    <w:nsid w:val="4563DD53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>