--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4F3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4F3602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4F3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29461078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29461078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29461078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 17.6.2026 15:55:55</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7864D09B"/>
+    <w:nsid w:val="13BB702B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42982F1B"/>
+    <w:nsid w:val="397B2CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4563DD53"/>
+    <w:nsid w:val="05A03DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>