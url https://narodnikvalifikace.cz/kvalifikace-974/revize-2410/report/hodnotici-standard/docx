--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29461078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29461078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29461078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB777E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB777E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB777E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 3:31:38</w:t>
+        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13BB702B"/>
+    <w:nsid w:val="48AC2C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="397B2CDC"/>
+    <w:nsid w:val="4158A55C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05A03DB5"/>
+    <w:nsid w:val="12CE91CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>