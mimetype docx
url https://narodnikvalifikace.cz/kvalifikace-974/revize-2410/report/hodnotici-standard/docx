--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB777E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB777E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB777E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F309D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F309D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F309D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 11.7.2026 4:30:46</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48AC2C16"/>
+    <w:nsid w:val="4F28461B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4158A55C"/>
+    <w:nsid w:val="085C3730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12CE91CA"/>
+    <w:nsid w:val="03C1BF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>