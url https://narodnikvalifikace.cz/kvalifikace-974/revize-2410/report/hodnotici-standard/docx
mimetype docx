--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F309D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F309D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F309D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D6DAA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D6DAA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D6DAA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 17:55:13</w:t>
+        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F28461B"/>
+    <w:nsid w:val="60B68F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085C3730"/>
+    <w:nsid w:val="143E40CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03C1BF66"/>
+    <w:nsid w:val="316D273A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>