--- v9 (2026-07-31)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D6DAA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D6DAA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D6DAA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1609502C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1609502C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1609502C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3248,51 +3248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4974,51 +4974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6003,51 +6003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8532,84 +8532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrátor krematoria, 31.7.2026 19:19:23</w:t>
+        <w:t>Administrátor krematoria, 26.8.2026 6:01:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60B68F6F"/>
+    <w:nsid w:val="340E5683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8695,51 +8695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="143E40CC"/>
+    <w:nsid w:val="3538EFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8825,51 +8825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="316D273A"/>
+    <w:nsid w:val="5EC3312A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>