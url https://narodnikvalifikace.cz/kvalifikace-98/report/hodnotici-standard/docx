--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F37F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F37F2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F37F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AABDA50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AABDA50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AABDA50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.4.2026 1:54:45</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="768C41E8"/>
+    <w:nsid w:val="2BBABA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3168C478"/>
+    <w:nsid w:val="232497E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13ABB221"/>
+    <w:nsid w:val="2A0045E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FE56338"/>
+    <w:nsid w:val="0906F6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64DE2207"/>
+    <w:nsid w:val="5D0232B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>