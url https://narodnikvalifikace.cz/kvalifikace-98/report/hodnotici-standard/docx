--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AABDA50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AABDA50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AABDA50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R385C82C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR385C82C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR385C82C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.5.2026 16:07:10</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BBABA5E"/>
+    <w:nsid w:val="2B21603F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="232497E2"/>
+    <w:nsid w:val="7E566C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A0045E8"/>
+    <w:nsid w:val="2763B229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0906F6AD"/>
+    <w:nsid w:val="116550BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D0232B8"/>
+    <w:nsid w:val="3B15A97B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>