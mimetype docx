--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R385C82C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR385C82C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR385C82C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DD84448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DD84448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DD84448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.5.2026 1:23:14</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B21603F"/>
+    <w:nsid w:val="5BDC2A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E566C0A"/>
+    <w:nsid w:val="01CE3C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2763B229"/>
+    <w:nsid w:val="195DE15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="116550BA"/>
+    <w:nsid w:val="4976B8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B15A97B"/>
+    <w:nsid w:val="72AC2E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>