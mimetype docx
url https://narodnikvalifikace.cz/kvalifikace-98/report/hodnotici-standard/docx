--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DD84448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DD84448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DD84448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD8C53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD8C53D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD8C53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.6.2026 9:33:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BDC2A04"/>
+    <w:nsid w:val="780F26DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01CE3C8A"/>
+    <w:nsid w:val="16765630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="195DE15F"/>
+    <w:nsid w:val="0A72A775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4976B8B9"/>
+    <w:nsid w:val="41DA61D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72AC2E75"/>
+    <w:nsid w:val="1EAC6E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>