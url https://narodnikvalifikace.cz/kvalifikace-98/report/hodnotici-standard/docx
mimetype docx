--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CD8C53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CD8C53D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CD8C53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD1C7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD1C7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD1C7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 11:07:33</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="780F26DC"/>
+    <w:nsid w:val="01B6147E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16765630"/>
+    <w:nsid w:val="34740474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A72A775"/>
+    <w:nsid w:val="27D356DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41DA61D6"/>
+    <w:nsid w:val="172A19CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EAC6E56"/>
+    <w:nsid w:val="09D9CEC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>