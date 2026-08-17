--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD1C7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD1C7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD1C7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A519768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A519768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A519768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 8:50:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01B6147E"/>
+    <w:nsid w:val="4D84D7E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34740474"/>
+    <w:nsid w:val="422D82C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27D356DF"/>
+    <w:nsid w:val="51E53864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="172A19CB"/>
+    <w:nsid w:val="77811128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09D9CEC7"/>
+    <w:nsid w:val="34ABFD80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>