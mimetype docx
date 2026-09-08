--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A519768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A519768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A519768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589B1F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589B1F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589B1F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 18:16:32</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 6:39:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D84D7E7"/>
+    <w:nsid w:val="446FE355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="422D82C3"/>
+    <w:nsid w:val="13562492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51E53864"/>
+    <w:nsid w:val="53567DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77811128"/>
+    <w:nsid w:val="33133FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34ABFD80"/>
+    <w:nsid w:val="4A954FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>