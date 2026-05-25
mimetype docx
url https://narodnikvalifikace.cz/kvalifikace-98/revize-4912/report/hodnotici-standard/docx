--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C316F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C316F68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C316F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32483CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32483CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32483CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 29.4.2026 6:30:34</w:t>
+        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37326EB5"/>
+    <w:nsid w:val="0B413A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CDFAFC0"/>
+    <w:nsid w:val="3DE68E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52AEB3D6"/>
+    <w:nsid w:val="0A658919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FE9A96A"/>
+    <w:nsid w:val="2C95A413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BD6D0C6"/>
+    <w:nsid w:val="06167221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>