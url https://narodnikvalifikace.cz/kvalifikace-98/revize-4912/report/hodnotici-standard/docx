--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32483CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32483CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32483CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2478DEA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2478DEA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2478DEA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 25.5.2026 5:47:51</w:t>
+        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B413A14"/>
+    <w:nsid w:val="44FF708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DE68E14"/>
+    <w:nsid w:val="41667E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A658919"/>
+    <w:nsid w:val="444CA896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C95A413"/>
+    <w:nsid w:val="2B8E0CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06167221"/>
+    <w:nsid w:val="3FB67A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>