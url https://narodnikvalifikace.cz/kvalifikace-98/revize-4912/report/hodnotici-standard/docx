--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2478DEA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2478DEA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2478DEA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A11C504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A11C504" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A11C504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 15.6.2026 8:19:58</w:t>
+        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44FF708C"/>
+    <w:nsid w:val="48897A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41667E19"/>
+    <w:nsid w:val="645F8F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="444CA896"/>
+    <w:nsid w:val="7C631BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B8E0CCA"/>
+    <w:nsid w:val="042896CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FB67A2F"/>
+    <w:nsid w:val="500AEB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>