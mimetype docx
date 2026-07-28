--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A11C504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A11C504" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A11C504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57CCAD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57CCAD7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57CCAD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 7.7.2026 14:10:15</w:t>
+        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48897A8D"/>
+    <w:nsid w:val="0E42E71D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="645F8F39"/>
+    <w:nsid w:val="51346F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C631BEC"/>
+    <w:nsid w:val="5F7AF700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="042896CF"/>
+    <w:nsid w:val="760AAC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="500AEB3A"/>
+    <w:nsid w:val="23102C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>