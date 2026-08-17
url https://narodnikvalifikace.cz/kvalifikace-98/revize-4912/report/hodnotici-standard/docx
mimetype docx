--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57CCAD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57CCAD7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57CCAD7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B0B27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B0B27C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B0B27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 28.7.2026 12:21:38</w:t>
+        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E42E71D"/>
+    <w:nsid w:val="4D69D967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51346F22"/>
+    <w:nsid w:val="12E13638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F7AF700"/>
+    <w:nsid w:val="386D339D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="760AAC08"/>
+    <w:nsid w:val="0BDA5128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23102C57"/>
+    <w:nsid w:val="72590C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>