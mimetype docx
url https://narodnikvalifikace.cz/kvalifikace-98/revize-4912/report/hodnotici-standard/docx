--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B0B27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B0B27C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B0B27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R760D923F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR760D923F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR760D923F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14119,51 +14119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21299,51 +21299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22909,51 +22909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23139,51 +23139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23724,84 +23724,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář/ovocnářka, 17.8.2026 22:12:04</w:t>
+        <w:t>Ovocnář/ovocnářka, 8.9.2026 8:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D69D967"/>
+    <w:nsid w:val="550AEE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23887,51 +23887,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E13638"/>
+    <w:nsid w:val="7F80DDEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24017,51 +24017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="386D339D"/>
+    <w:nsid w:val="09DA5E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24147,51 +24147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BDA5128"/>
+    <w:nsid w:val="7534CB4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24277,51 +24277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72590C57"/>
+    <w:nsid w:val="4C125274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>